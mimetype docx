--- v0 (2025-10-18)
+++ v1 (2026-06-10)
@@ -1,6503 +1,9865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="162F034B" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
-[...2 lines deleted...]
-        <w:ind w:left="1" w:hanging="3"/>
+    <w:p w14:paraId="2E6A378A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk78354194"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>Paper’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>title</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he fewest possible words that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accurately describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he content </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>he paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(Center, Bold, 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE16274" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508AD441" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FDB2D4" w14:textId="298DDE48" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00734A18" w:rsidP="0021492F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk80000582"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hassan</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hadi Saleh</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Israa Adnan Mishkal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Mohanad W. Mahdi Alzubaidy</w:t>
+      </w:r>
+      <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="00CB33B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>10 pt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C25A77" w14:textId="1EB95143" w:rsidR="0021492F" w:rsidRPr="009E7824" w:rsidRDefault="0021492F" w:rsidP="0021492F">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk68515371"/>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D51AC8">
-[...11 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Computer Science, College of Education for Pure Science, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB33B7" w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB33B7" w:rsidRPr="00CB33B7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>8 pt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB33B7" w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Diyala University, Diyala, Iraq.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36154CFD" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="009E7824" w:rsidRDefault="0021492F" w:rsidP="0021492F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Department of Computer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, College of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (8 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3763DE" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="009E7824" w:rsidRDefault="00A46C30" w:rsidP="0021492F">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...7 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Diyala, Diyala, </w:t>
+      </w:r>
+      <w:r w:rsidR="0021492F" w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iraq.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...15 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="69FF334F" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="009E7824" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...16 lines deleted...]
-        <w:ind w:left="0" w:hanging="2"/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Biology, College of </w:t>
+      </w:r>
+      <w:r w:rsidR="0021492F" w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Pure Science, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Diyala </w:t>
+      </w:r>
+      <w:r w:rsidR="0021492F" w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, Diyala, Iraq</w:t>
+      </w:r>
+      <w:r w:rsidR="0021492F" w:rsidRPr="009E7824">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7E603A9B" w14:textId="77777777" w:rsidR="00A61786" w:rsidRPr="007B77A8" w:rsidRDefault="00A61786" w:rsidP="00A61786">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...668 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="2065" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="8845" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...8 lines deleted...]
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1150"/>
-        <w:gridCol w:w="915"/>
+        <w:gridCol w:w="2787"/>
+        <w:gridCol w:w="282"/>
+        <w:gridCol w:w="5776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F231C" w:rsidRPr="003F231C" w14:paraId="7AFABB66" w14:textId="77777777" w:rsidTr="00D51AC8">
+      <w:tr w:rsidR="00A61786" w:rsidRPr="007B77A8" w14:paraId="27831462" w14:textId="77777777" w:rsidTr="00A46C30">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB55580" w14:textId="77777777" w:rsidR="00A61786" w:rsidRPr="007B77A8" w:rsidRDefault="00A61786" w:rsidP="0020636F">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Article Info</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="282" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="639DFFD1" w14:textId="77777777" w:rsidR="00A61786" w:rsidRPr="007B77A8" w:rsidRDefault="00A61786" w:rsidP="0020636F">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6BD97B" w14:textId="77777777" w:rsidR="00A61786" w:rsidRPr="007B77A8" w:rsidRDefault="00A61786" w:rsidP="0020636F">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ABSTRACT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="007B77A8" w14:paraId="01558AC9" w14:textId="77777777" w:rsidTr="00CB33B7">
+        <w:trPr>
+          <w:trHeight w:val="1268"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AB1BF21" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Article history:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FFE326D" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="0020636F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">Received </w:t>
+            </w:r>
+            <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">month </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="674E106B" w14:textId="5638D2C0" w:rsidR="002179C6" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="002179C6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">Revised </w:t>
+            </w:r>
+            <w:r w:rsidR="002179C6">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="002179C6" w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">month </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002179C6" w:rsidRPr="007B77A8">
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002179C6" w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002179C6" w:rsidRPr="007B77A8">
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="15E1467C" w14:textId="38D8D0AF" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00B22CDA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">Accepted </w:t>
+            </w:r>
+            <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">month </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7E59B013" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">Published </w:t>
+            </w:r>
+            <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">month </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>dd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="282" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51C4CF79" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5776" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2967CA77" w14:textId="2478788B" w:rsidR="00A46C30" w:rsidRDefault="00A46C30" w:rsidP="00734A18">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>An abstract is often presented separate from the article, so it must be able to stand alone.  A well-prepared abstract enables the reader to identify the basic content of a document quickly and accurately, to determine its relevance to their interests, and thus to decide whether to read the document in its entirety.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The abstract should be informative and completely self-explanatory, provide a clear statement of the problem, the proposed approach or solution, and point out major findings and conclusions. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Abstract should be 100 to </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB33B7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> words in length. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>References should be avoided, but if essential, then cite the author(s) and year(s). Standard nomenclature should be used, and non-standard or uncommon abbreviations should be avoided, but if essential they must be defined at their first mention in the abstract itself. No literature should be cited.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The keyword list provides the opportunity to add 5 to 7 keywords, used by the indexing and abstracting services, in addition to those already present in the title </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB33B7">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>9 pt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0658377E" w14:textId="5DD40244" w:rsidR="0051309E" w:rsidRPr="007B77A8" w:rsidRDefault="0051309E" w:rsidP="00CB33B7">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="007B77A8" w14:paraId="094BB6BF" w14:textId="77777777" w:rsidTr="00CB33B7">
+        <w:trPr>
+          <w:trHeight w:val="1231"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49B9E25D" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2DDD1A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>First keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29883984" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>Second keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A133539" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>Third keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DEDB55A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>Fourth keyword</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2353423F" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>Fifth keyword</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="282" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C212ACD" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5776" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F73D1FE" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="007B77A8" w14:paraId="10B07F46" w14:textId="77777777" w:rsidTr="00A46C30">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38AE7D14" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="282" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19012AE1" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CD6BF92" w14:textId="0B2FA224" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00734A18" w:rsidP="00734A18">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AFEB912" wp14:editId="509562C7">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>2252345</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>243840</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1315720" cy="432435"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="12" name="Picture 12" descr="File:CC BY icon.svg - Wikipedia"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3" descr="File:CC BY icon.svg - Wikipedia"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1315720" cy="432435"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is an open access article under the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>CC BY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> license.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79294FF5" w14:textId="77777777" w:rsidR="00734A18" w:rsidRDefault="00734A18" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="358028F8" w14:textId="6F8F2010" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="007B77A8" w14:paraId="738EBCFF" w14:textId="77777777" w:rsidTr="00A46C30">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8845" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12D083A5" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
+          <w:p w14:paraId="5E0F575A" w14:textId="287F0D4D" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="008B6A7D" w:rsidP="0020636F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F231C">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:noProof/>
+                <w:lang w:val="ar-SA"/>
               </w:rPr>
-              <w:t>Additives</w:t>
+              <w:pict w14:anchorId="5A9C1450">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:355.2pt;margin-top:6.7pt;width:77.45pt;height:77.35pt;z-index:251674624;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:page;mso-height-relative:page">
+                  <v:imagedata r:id="rId11" o:title="" croptop="10132f" cropbottom="32865f" cropleft="18475f" cropright="20801f"/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_s1026" DrawAspect="Content" ObjectID="_1842516938" r:id="rId12"/>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Corresponding Author:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D96F702" w14:textId="7FB97691" w:rsidR="0021492F" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="0021492F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E1DFE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hassan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E1DFE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Hadi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009E1DFE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009E1DFE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Saleh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:br/>
+              <w:t>Department of Computer Science, College of Education for Pure Science</w:t>
+            </w:r>
+            <w:r w:rsidR="009E1DFE">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:br/>
+              <w:t>University</w:t>
+            </w:r>
+            <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+              <w:t>Diyala</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009E1DFE">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>Baqubah</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve"> City, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="007B77A8">
+                <w:t xml:space="preserve"> Diyala Governorate</w:t>
+              </w:r>
+              <w:r w:rsidRPr="007B77A8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1A0DAB"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve"> Iraq</w:t>
+            </w:r>
+            <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009E1DFE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>hassan.hadi@Uodiyala.edu.iq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45F58875" w14:textId="77777777" w:rsidR="00A61786" w:rsidRPr="007B77A8" w:rsidRDefault="00A61786" w:rsidP="00A61786">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2540C83A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB33B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>10 PT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414E14F0" w14:textId="2F1D66CA" w:rsidR="00A46C30" w:rsidRPr="00CB33B7" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk80000636"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>The main text format consists of a flat left-right columns on A4 paper (quarto). The margin text from the left</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>top</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> are 2.5 cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve">right </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>and bottom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm. The manuscript is written in Microsoft Word, single space, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>Time New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB33B7">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB33B7">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB33B7">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and maximum 12 pages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> for original research article, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maximum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>16 pages for review/survey paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>, which can be downloaded at the website:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk80000657"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk78354294"/>
+      <w:r w:rsidR="00CB33B7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00CB33B7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB33B7" w:rsidRPr="00CB33B7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:instrText>https://acadscij.uodiyala.edu.iq/index.php/Home/index</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB33B7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB33B7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CB33B7" w:rsidRPr="00E05D2D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>https://acadscij.uodiyala.edu.iq/index.php/Home/index</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB33B7">
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00CB33B7">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B861A0B" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>A title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> of article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be the fewest possible words that accurately describe the content of the paper. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> title should be succinct and informative and no more than about 12 words in length. Do not use acronyms or abbreviations in your title and do not mention the method you used, unless your paper reports on the development of a new method. Titles are often used in information-retrieval systems. Avoid  writing  long  formulas  with  subscripts  in  the  title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Omit all waste words such as "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>A study of ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Investigations of ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Implementation of ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>, "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Observations on ...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Effect of.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>",</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Analysis of …</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>”, “Design of…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>”,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A2168E" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A concise  and  factual  abstract  is  required.  The  abstract  should  state  briefly  the  purpose  of  the research, the principal results and major conclusions. An abstract is often presented separately from the article, so it must be able to stand alone. For this reason, References should be avoided, but if essential, then cite the author(s) and year(s). Also, non-standard or uncommon abbreviations should be avoided, but if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">essential they must be defined at their first mention in the abstract itself. Immediately after the abstract, provide a maximum of 7 keywords, using American spelling and avoiding general and plural terms and multiple concepts (avoid, for example, 'and', 'of'). Be sparing with abbreviations: only abbreviations firmly established in the field may be eligible. These keywords will be used for indexing purposes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F47F11E" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Indexing and abstracting services depend on the accuracy of the title, extracting from it keywords useful in cross-referencing and computer searching. An improperly titled paper may never reach the audience for which it was intended, so be specific.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F9FA32" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Introduction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>should provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>: i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clear background, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ii) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a clear statement of the problem, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iii) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the relevant literature on the subject, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iv) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the proposed approach or solution, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>the new value of research which it is innovation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (within 3-6 paragraphs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>. It should be understandable to colleagues from a broad range of scientific disciplines. Organization and citation of the bibliography are made in Institute of Electrical and Electronics Engineers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> (IEEE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> style in sign </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"author":[{"dropping-particle":"","family":"Sigala","given":"Marianna","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Beer","given":"Andrew","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Hodgson","given":"Laura","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"O’Connor","given":"Allan","non-dropping-particle":"","parse-names":false,"suffix":""}],"id":"ITEM-1","issued":{"date-parts":[["2019"]]},"number-of-pages":"57-73","title":"Big Data for Measuring the Impact of Tourism Economic Development Programmes: A Process and Quality Criteria Framework for Using Big Data","type":"book"},"uris":["http://www.mendeley.com/documents/?uuid=c45269a4-d73f-4938-a305-ba67f67d0604"]},{"id":"ITEM-2","itemData":{"DOI":"10.1007/s10462-018-09679-z","ISSN":"15737462","abstract":"The combined impact of new computing resources and techniques with an increasing avalanche of large datasets, is transforming many research areas and may lead to technological breakthroughs that can be used by billions of people. In the recent years, Machine Learning and especially its subfield Deep Learning have seen impressive advances. Techniques developed within these two fields are now able to analyze and learn from huge amounts of real world examples in a disparate formats. While the number of Machine Learning algorithms is extensive and growing, their implementations through frameworks and libraries is also extensive and growing too. The software development in this field is fast paced with a large number of open-source software coming from the academy, industry, start-ups or wider open-source communities. This survey presents a recent time-slide comprehensive overview with comparisons as well as trends in development and usage of cutting-edge Artificial Intelligence software. It also provides an overview of massive parallelism support that is capable of scaling computation effectively and efficiently in the era of Big Data.","author":[{"dropping-particle":"","family":"Nguyen","given":"Giang","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Dlugolinsky","given":"Stefan","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Bobák","given":"Martin","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Tran","given":"Viet","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"López García","given":"Álvaro","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Heredia","given":"Ignacio","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Malík","given":"Peter","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Hluchý","given":"Ladislav","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Artificial Intelligence Review","id":"ITEM-2","issue":"1","issued":{"date-parts":[["2019"]]},"page":"77-124","publisher":"Springer Netherlands","title":"Machine Learning and Deep Learning frameworks and libraries for large-scale data mining: a survey","type":"article-journal","volume":"52"},"uris":["http://www.mendeley.com/documents/?uuid=ba6f84de-1264-4176-bb33-d4bd0856084e"]}],"mendeley":{"formattedCitation":"[1], [2]","plainTextFormattedCitation":"[1], [2]","previouslyFormattedCitation":"[1], [2]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[1], [2]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and so on. The terms in foreign languages are written italic (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>italic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve">The text should be divided into sections, each with a separate heading and numbered consecutively </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1186/s40537-019-0197-0","ISSN":"21961115","abstract":"Deep convolutional neural networks have performed remarkably well on many Computer Vision tasks. However, these networks are heavily reliant on big data to avoid overfitting. Overfitting refers to the phenomenon when a network learns a function with very high variance such as to perfectly model the training data. Unfortunately, many application domains do not have access to big data, such as medical image analysis. This survey focuses on Data Augmentation, a data-space solution to the problem of limited data. Data Augmentation encompasses a suite of techniques that enhance the size and quality of training datasets such that better Deep Learning models can be built using them. The image augmentation algorithms discussed in this survey include geometric transformations, color space augmentations, kernel filters, mixing images, random erasing, feature space augmentation, adversarial training, generative adversarial networks, neural style transfer, and meta-learning. The application of augmentation methods based on GANs are heavily covered in this survey. In addition to augmentation techniques, this paper will briefly discuss other characteristics of Data Augmentation such as test-time augmentation, resolution impact, final dataset size, and curriculum learning. This survey will present existing methods for Data Augmentation, promising developments, and meta-level decisions for implementing Data Augmentation. Readers will understand how Data Augmentation can improve the performance of their models and expand limited datasets to take advantage of the capabilities of big data.","author":[{"dropping-particle":"","family":"Shorten","given":"Connor","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Khoshgoftaar","given":"Taghi M.","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Journal of Big Data","id":"ITEM-1","issue":"1","issued":{"date-parts":[["2019"]]},"publisher":"Springer International Publishing","title":"A survey on Image Data Augmentation for Deep Learning","type":"article-journal","volume":"6"},"uris":["http://www.mendeley.com/documents/?uuid=3913f4d2-bbc7-4192-a4bd-9da46121ec06"]}],"mendeley":{"formattedCitation":"[3]","plainTextFormattedCitation":"[3]","previouslyFormattedCitation":"[3]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[3]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve">. The section or subsection headings should be typed on a separate line, e.g., 1. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>INTRODUCTION.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> A full article usually follows a standard structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>, 2. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Comprehensive Theoretical Basis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">and/or the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Proposed Method/Algorithm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>(optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Method</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>nd Discussion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and 5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Conclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The structure is well-known as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC1734">
+        <w:rPr>
+          <w:b/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t>IMRaD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> style</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52001206" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk80000697"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literature review that has been done author used in the section "INTRODUCTION" to explain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">the difference of the manuscript with other papers, that it is innovative, it are used in the section "METHOD" to describe the step of research and used in the section "RESULTS AND DISCUSSION" to support the analysis of the results </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1007/s10462-018-09679-z","ISSN":"15737462","abstract":"The combined impact of new computing resources and techniques with an increasing avalanche of large datasets, is transforming many research areas and may lead to technological breakthroughs that can be used by billions of people. In the recent years, Machine Learning and especially its subfield Deep Learning have seen impressive advances. Techniques developed within these two fields are now able to analyze and learn from huge amounts of real world examples in a disparate formats. While the number of Machine Learning algorithms is extensive and growing, their implementations through frameworks and libraries is also extensive and growing too. The software development in this field is fast paced with a large number of open-source software coming from the academy, industry, start-ups or wider open-source communities. This survey presents a recent time-slide comprehensive overview with comparisons as well as trends in development and usage of cutting-edge Artificial Intelligence software. It also provides an overview of massive parallelism support that is capable of scaling computation effectively and efficiently in the era of Big Data.","author":[{"dropping-particle":"","family":"Nguyen","given":"Giang","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Dlugolinsky","given":"Stefan","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Bobák","given":"Martin","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Tran","given":"Viet","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"López García","given":"Álvaro","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Heredia","given":"Ignacio","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Malík","given":"Peter","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Hluchý","given":"Ladislav","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Artificial Intelligence Review","id":"ITEM-1","issue":"1","issued":{"date-parts":[["2019"]]},"page":"77-124","publisher":"Springer Netherlands","title":"Machine Learning and Deep Learning frameworks and libraries for large-scale data mining: a survey","type":"article-journal","volume":"52"},"uris":["http://www.mendeley.com/documents/?uuid=ba6f84de-1264-4176-bb33-d4bd0856084e"]}],"mendeley":{"formattedCitation":"[2]","plainTextFormattedCitation":"[2]","previouslyFormattedCitation":"[2]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>[2]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If the manuscript was written really have high originality, which proposed a new method or algorithm, the additional section after the "INTRODUCTION" section and before the "METHOD" section can be added to explain briefly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the theory and/or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>the proposed method</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">algorithm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1109/ACCESS.2019.2895334","ISSN":"21693536","abstract":"Machine learning techniques are being widely used to develop an intrusion detection system (IDS) for detecting and classifying cyberattacks at the network-level and the host-level in a timely and automatic manner. However, many challenges arise since malicious attacks are continually changing and are occurring in very large volumes requiring a scalable solution. There are different malware datasets available publicly for further research by cyber security community. However, no existing study has shown the detailed analysis of the performance of various machine learning algorithms on various publicly available datasets. Due to the dynamic nature of malware with continuously changing attacking methods, the malware datasets available publicly are to be updated systematically and benchmarked. In this paper, a deep neural network (DNN), a type of deep learning model, is explored to develop a flexible and effective IDS to detect and classify unforeseen and unpredictable cyberattacks. The continuous change in network behavior and rapid evolution of attacks makes it necessary to evaluate various datasets which are generated over the years through static and dynamic approaches. This type of study facilitates to identify the best algorithm which can effectively work in detecting future cyberattacks. A comprehensive evaluation of experiments of DNNs and other classical machine learning classifiers are shown on various publicly available benchmark malware datasets. The optimal network parameters and network topologies for DNNs are chosen through the following hyperparameter selection methods with KDDCup 99 dataset. All the experiments of DNNs are run till 1,000 epochs with the learning rate varying in the range [0.01-0.5]. The DNN model which performed well on KDDCup 99 is applied on other datasets, such as NSL-KDD, UNSW-NB15, Kyoto, WSN-DS, and CICIDS 2017, to conduct the benchmark. Our DNN model learns the abstract and high-dimensional feature representation of the IDS data by passing them into many hidden layers. Through a rigorous experimental testing, it is confirmed that DNNs perform well in comparison with the classical machine learning classifiers. Finally, we propose a highly scalable and hybrid DNNs framework called scale-hybrid-IDS-AlertNet which can be used in real-time to effectively monitor the network traffic and host-level events to proactively alert possible cyberattacks.","author":[{"dropping-particle":"","family":"Vinayakumar","given":"R.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Alazab","given":"Mamoun","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Soman","given":"K. P.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Poornachandran","given":"Prabaharan","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Al-Nemrat","given":"Ameer","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Venkatraman","given":"Sitalakshmi","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IEEE Access","id":"ITEM-1","issued":{"date-parts":[["2019"]]},"page":"41525-41550","publisher":"IEEE","title":"Deep Learning Approach for Intelligent Intrusion Detection System","type":"article-journal","volume":"7"},"uris":["http://www.mendeley.com/documents/?uuid=efaca2e8-aaf6-4a9d-b352-b0265f4ce7df"]}],"mendeley":{"formattedCitation":"[4]","plainTextFormattedCitation":"[4]","previouslyFormattedCitation":"[4]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>[4]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="67C0636B" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB2E7A5" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6D94BD" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>METHOD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10 PT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EFCA70" w14:textId="1041071B" w:rsidR="00A46C30" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk78354310"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Explaining research chronological, including research design, research procedure (in the form of algorithms, Pseudocode or other), how to test and data acquisition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.35940/ijitee.I3187.0789S319","ISSN":"22783075","abstract":"We present two major information examination strategies for diagnosing the reasons for system disappointments and for identifying system disappointments early. Syslogs contain log information created by the framework. We dissected syslogs what’s more, prevailing with regards to distinguishing the reason for a system disappointment via consequently learning more than 100 million logs without requiring any past learning of log information. Investigation of the information of an interpersonal interaction benefit (in particular, Twitter) empowered us to recognize conceivable system disappointments by extricating system disappointment related tweets, which represent under 1% of all tweets, continuously and with high exactness.","author":[{"dropping-particle":"","family":"Sivaraman","given":"K.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Krishnan","given":"R. Muthu Venkata","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Sundarraj","given":"B.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Sri Gowthem","given":"S.","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"International Journal of Innovative Technology and Exploring Engineering","id":"ITEM-1","issue":"9 Special Issue 3","issued":{"date-parts":[["2019"]]},"page":"883-887","title":"Network failure detection and diagnosis by analyzing syslog and SNS data: Applying big data analysis to network operations","type":"article-journal","volume":"8"},"uris":["http://www.mendeley.com/documents/?uuid=1f0f8047-26f4-446e-892e-fee949c83fbb"]},{"id":"ITEM-2","itemData":{"DOI":"10.3390/s19020326","ISSN":"14248220","PMID":"30650612","abstract":"Medical care has become one of the most indispensable parts of human lives, leading to a dramatic increase in medical big data. To streamline the diagnosis and treatment process, healthcare professionals are now adopting Internet of Things (IoT)-based wearable technology. Recent years have witnessed billions of sensors, devices, and vehicles being connected through the Internet. One such technology—remote patient monitoring—is common nowadays for the treatment and care of patients. However, these technologies also pose grave privacy risks and security concerns about the data transfer and the logging of data transactions. These security and privacy problems of medical data could result from a delay in treatment progress, even endangering the patient’s life. We propose the use of a blockchain to provide secure management and analysis of healthcare big data. However, blockchains are computationally expensive, demand high bandwidth and extra computational power, and are therefore not completely suitable for most resource-constrained IoT devices meant for smart cities. In this work, we try to resolve the above-mentioned issues of using blockchain with IoT devices. We propose a novel framework of modified blockchain models suitable for IoT devices that rely on their distributed nature and other additional privacy and security properties of the network. These additional privacy and security properties in our model are based on advanced cryptographic primitives. The solutions given here make IoT application data and transactions more secure and anonymous over a blockchain-based network.","author":[{"dropping-particle":"","family":"Dwivedi","given":"Ashutosh Dhar","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Srivastava","given":"Gautam","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Dhar","given":"Shalini","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Singh","given":"Rajani","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Sensors (Switzerland)","id":"ITEM-2","issue":"2","issued":{"date-parts":[["2019"]]},"page":"1-17","title":"A decentralized privacy-preserving healthcare blockchain for IoT","type":"article-journal","volume":"19"},"uris":["http://www.mendeley.com/documents/?uuid=373b05cf-83eb-4f4d-8315-4bae5af3a03b"]},{"id":"ITEM-3","itemData":{"DOI":"10.1109/ACCESS.2019.2931637","ISSN":"21693536","abstract":"In the cloud-based Internet of Things (IoT) environments, quantifying uncertainty is an important element input to keep the acceptable level of reliability in various configurations. In this paper, we aim to address the pricing model of delivering data over the cloud while taking into consideration the dynamic uncertainty factors such as network topology, transmission/reception energy, nodal charge and power, and computation capacity. These uncertainty factors are mapped to different nodes with varying capabilities to be processed using Artificial Intelligence (AI)-based algorithms. Accordingly, we aim to find a way to calculate and predict the price per big data service over the cloud using AI and deep learning. Therefore, in this paper, we propose a framework to address big data delivery issues in cloud-based IoT environments by considering uncertainty factors. We compare the performance of the framework using two AI-based techniques called Genetic Algorithm (GA) and Simulated Annealing Algorithm (SAA) in both centralized and distributed versions. The use of AI techniques can be applied in multilevel to provide a kind of deep learning to further improve the performance of the system under study. The results reveal that the distributed algorithm outperforms the centralized one. In addition, the results show that the GA has lower running time compared to the SAA in all the test cases such as 68% of improvement in the centralized version, and 66% of improvement in the distributed version in case when the size of uncertainty array is 256. Moreover, when the size of uncertainty array increases, the results show 60% speed up in the distributed GA compared to its centralized version. The improvements achieved would help the service providers to actually improve their profit using the proposed framework.","author":[{"dropping-particle":"","family":"Al-Turjman","given":"Fadi","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Zahmatkesh","given":"Hadi","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Mostarda","given":"Leonardo","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IEEE Access","id":"ITEM-3","issued":{"date-parts":[["2019"]]},"page":"115749-115759","publisher":"IEEE","title":"Quantifying uncertainty in internet of medical things and big-data services using intelligence and deep learning","type":"article-journal","volume":"7"},"uris":["http://www.mendeley.com/documents/?uuid=27937d55-a219-4e6c-b7b7-19799d992b98"]}],"mendeley":{"formattedCitation":"[5]–[7]","plainTextFormattedCitation":"[5]–[7]","previouslyFormattedCitation":"[5]–[7]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[5]–[7]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>. The description of the course of research should be supported references, so the explanation can be accepted scientifically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1007/s10462-018-09679-z","ISSN":"15737462","abstract":"The combined impact of new computing resources and techniques with an increasing avalanche of large datasets, is transforming many research areas and may lead to technological breakthroughs that can be used by billions of people. In the recent years, Machine Learning and especially its subfield Deep Learning have seen impressive advances. Techniques developed within these two fields are now able to analyze and learn from huge amounts of real world examples in a disparate formats. While the number of Machine Learning algorithms is extensive and growing, their implementations through frameworks and libraries is also extensive and growing too. The software development in this field is fast paced with a large number of open-source software coming from the academy, industry, start-ups or wider open-source communities. This survey presents a recent time-slide comprehensive overview with comparisons as well as trends in development and usage of cutting-edge Artificial Intelligence software. It also provides an overview of massive parallelism support that is capable of scaling computation effectively and efficiently in the era of Big Data.","author":[{"dropping-particle":"","family":"Nguyen","given":"Giang","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Dlugolinsky","given":"Stefan","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Bobák","given":"Martin","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Tran","given":"Viet","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"López García","given":"Álvaro","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Heredia","given":"Ignacio","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Malík","given":"Peter","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Hluchý","given":"Ladislav","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Artificial Intelligence Review","id":"ITEM-1","issue":"1","issued":{"date-parts":[["2019"]]},"page":"77-124","publisher":"Springer Netherlands","title":"Machine Learning and Deep Learning frameworks and libraries for large-scale data mining: a survey","type":"article-journal","volume":"52"},"uris":["http://www.mendeley.com/documents/?uuid=ba6f84de-1264-4176-bb33-d4bd0856084e"]}],"mendeley":{"formattedCitation":"[2]","plainTextFormattedCitation":"[2]","previouslyFormattedCitation":"[2]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[2]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1109/ACCESS.2019.2895334","ISSN":"21693536","abstract":"Machine learning techniques are being widely used to develop an intrusion detection system (IDS) for detecting and classifying cyberattacks at the network-level and the host-level in a timely and automatic manner. However, many challenges arise since malicious attacks are continually changing and are occurring in very large volumes requiring a scalable solution. There are different malware datasets available publicly for further research by cyber security community. However, no existing study has shown the detailed analysis of the performance of various machine learning algorithms on various publicly available datasets. Due to the dynamic nature of malware with continuously changing attacking methods, the malware datasets available publicly are to be updated systematically and benchmarked. In this paper, a deep neural network (DNN), a type of deep learning model, is explored to develop a flexible and effective IDS to detect and classify unforeseen and unpredictable cyberattacks. The continuous change in network behavior and rapid evolution of attacks makes it necessary to evaluate various datasets which are generated over the years through static and dynamic approaches. This type of study facilitates to identify the best algorithm which can effectively work in detecting future cyberattacks. A comprehensive evaluation of experiments of DNNs and other classical machine learning classifiers are shown on various publicly available benchmark malware datasets. The optimal network parameters and network topologies for DNNs are chosen through the following hyperparameter selection methods with KDDCup 99 dataset. All the experiments of DNNs are run till 1,000 epochs with the learning rate varying in the range [0.01-0.5]. The DNN model which performed well on KDDCup 99 is applied on other datasets, such as NSL-KDD, UNSW-NB15, Kyoto, WSN-DS, and CICIDS 2017, to conduct the benchmark. Our DNN model learns the abstract and high-dimensional feature representation of the IDS data by passing them into many hidden layers. Through a rigorous experimental testing, it is confirmed that DNNs perform well in comparison with the classical machine learning classifiers. Finally, we propose a highly scalable and hybrid DNNs framework called scale-hybrid-IDS-AlertNet which can be used in real-time to effectively monitor the network traffic and host-level events to proactively alert possible cyberattacks.","author":[{"dropping-particle":"","family":"Vinayakumar","given":"R.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Alazab","given":"Mamoun","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Soman","given":"K. P.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Poornachandran","given":"Prabaharan","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Al-Nemrat","given":"Ameer","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Venkatraman","given":"Sitalakshmi","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IEEE Access","id":"ITEM-1","issued":{"date-parts":[["2019"]]},"page":"41525-41550","publisher":"IEEE","title":"Deep Learning Approach for Intelligent Intrusion Detection System","type":"article-journal","volume":"7"},"uris":["http://www.mendeley.com/documents/?uuid=efaca2e8-aaf6-4a9d-b352-b0265f4ce7df"]}],"mendeley":{"formattedCitation":"[4]","plainTextFormattedCitation":"[4]","previouslyFormattedCitation":"[4]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[4]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Figures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> 1-2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are presented center, as shown below and cited in the manuscript</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.35940/ijitee.I3187.0789S319","ISSN":"22783075","abstract":"We present two major information examination strategies for diagnosing the reasons for system disappointments and for identifying system disappointments early. Syslogs contain log information created by the framework. We dissected syslogs what’s more, prevailing with regards to distinguishing the reason for a system disappointment via consequently learning more than 100 million logs without requiring any past learning of log information. Investigation of the information of an interpersonal interaction benefit (in particular, Twitter) empowered us to recognize conceivable system disappointments by extricating system disappointment related tweets, which represent under 1% of all tweets, continuously and with high exactness.","author":[{"dropping-particle":"","family":"Sivaraman","given":"K.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Krishnan","given":"R. Muthu Venkata","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Sundarraj","given":"B.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Sri Gowthem","given":"S.","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"International Journal of Innovative Technology and Exploring Engineering","id":"ITEM-1","issue":"9 Special Issue 3","issued":{"date-parts":[["2019"]]},"page":"883-887","title":"Network failure detection and diagnosis by analyzing syslog and SNS data: Applying big data analysis to network operations","type":"article-journal","volume":"8"},"uris":["http://www.mendeley.com/documents/?uuid=1f0f8047-26f4-446e-892e-fee949c83fbb"]}],"mendeley":{"formattedCitation":"[5]","plainTextFormattedCitation":"[5]","previouslyFormattedCitation":"[5]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[5]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.26599/BDMA.2018.9020031","ISSN":"20960654","abstract":"In recent years, huge amounts of structured, unstructured, and semi-structured data have been generated by various institutions around the world and, collectively, this heterogeneous data is referred to as big data. The health industry sector has been confronted by the need to manage the big data being produced by various sources, which are well known for producing high volumes of heterogeneous data. Various big-data analytics tools and techniques have been developed for handling these massive amounts of data, in the healthcare sector. In this paper, we discuss the impact of big data in healthcare, and various tools available in the Hadoop ecosystem for handling it. We also explore the conceptual architecture of big data analytics for healthcare which involves the data gathering history of different branches, the genome database, electronic health records, text/imagery, and clinical decisions support system.","author":[{"dropping-particle":"","family":"Kumar","given":"Sunil","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Singh","given":"Maninder","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Big Data Mining and Analytics","id":"ITEM-1","issue":"1","issued":{"date-parts":[["2019"]]},"page":"48-57","title":"Big data analytics for healthcare industry: Impact, applications, and tools","type":"article-journal","volume":"2"},"uris":["http://www.mendeley.com/documents/?uuid=e24c7d88-2f62-40ee-a899-9a607176bd0f"]},{"id":"ITEM-2","itemData":{"DOI":"10.1109/ACCESS.2018.2887076","ISSN":"21693536","abstract":"The Internet of Vehicles (IoV) is a convergence of the mobile Internet and the Internet of Things (IoT), where vehicles function as smart moving intelligent nodes or objects within the sensing network. This paper gives two contributions to the state-of-the-art for IoV technology research. First, we present a comprehensive review of the current and emerging IoV paradigms and communication models with an emphasis on deployment in smart cities. Currently, surveys from many authors have focused concentration on the IoV as only serving applications for intelligent transportation like driver safety, traffic efficiency, and infotainment. This paper presents a more inclusive review of the IoV for also serving the needs of smart cities for large-scale data sensing, collection, information processing, and storage. The second component of the paper presents a new universal architecture for the IoV which can be used for different communication models in smart cities to address the above challenges. It consists of seven layers: vehicle identification layer, object layer, inter-intra devices layer, communication layer, servers and cloud services layer, big data and multimedia computation layer, and application layer. The final part of this paper discusses various challenges and gives some experimental results and insights for future research direction such as the effects of a large and growing number of vehicles and the packet delivery success rate in the dynamic network structure in a smart city scenario.","author":[{"dropping-particle":"","family":"Ang","given":"Li Minn","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Seng","given":"Kah Phooi","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Ijemaru","given":"Gerald K.","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Zungeru","given":"Adamu Murtala","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IEEE Access","id":"ITEM-2","issued":{"date-parts":[["2019"]]},"page":"6473-6492","publisher":"IEEE","title":"Deployment of IoV for Smart Cities: Applications, Architecture, and Challenges","type":"article-journal","volume":"7"},"uris":["http://www.mendeley.com/documents/?uuid=fa70b4c7-63ae-4de1-a51f-81b90b696725"]},{"id":"ITEM-3","itemData":{"DOI":"10.1016/j.inffus.2019.05.004","ISSN":"15662535","abstract":"The advancement of various research sectors such as Internet of Things (IoT), Machine Learning, Data Mining, Big Data, and Communication Technology has shed some light in transforming an urban city integrating the aforementioned techniques to a commonly known term - Smart City. With the emergence of smart city, plethora of data sources have been made available for wide variety of applications. The common technique for handling multiple data sources is data fusion, where it improves data output quality or extracts knowledge from the raw data. In order to cater evergrowing highly complicated applications, studies in smart city have to utilize data from various sources and evaluate their performance based on multiple aspects. To this end, we introduce a multi-perspectives classification of the data fusion to evaluate the smart city applications. Moreover, we applied the proposed multi-perspectives classification to evaluate selected applications in each domain of the smart city. We conclude the paper by discussing potential future direction and challenges of data fusion integration.","author":[{"dropping-particle":"","family":"Lau","given":"Billy Pik Lik","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Marakkalage","given":"Sumudu Hasala","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Zhou","given":"Yuren","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Hassan","given":"Naveed Ul","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Yuen","given":"Chau","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Zhang","given":"Meng","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Tan","given":"U. Xuan","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Information Fusion","id":"ITEM-3","issue":"January","issued":{"date-parts":[["2019"]]},"page":"357-374","publisher":"Elsevier B.V.","title":"A survey of data fusion in smart city applications","type":"article-journal","volume":"52"},"uris":["http://www.mendeley.com/documents/?uuid=87772c72-26c7-41e9-9f69-12a7aeb63887"]},{"id":"ITEM-4","itemData":{"DOI":"10.1109/CVPR.2019.00046","ISBN":"9781728132938","ISSN":"10636919","abstract":"Modern machine learning suffers from textit{catastrophic forgetting} when learning new classes incrementally. The performance dramatically degrades due to the missing data of old classes. Incremental learning methods have been proposed to retain the knowledge acquired from the old classes, by using knowledge distilling and keeping a few exemplars from the old classes. However, these methods struggle to textbf{scale up to a large number of classes. We believe this is because of the combination of two factors: (a) the data imbalance between the old and new classes, and (b) the increasing number of visually similar classes. Distinguishing between an increasing number of visually similar classes is particularly challenging, when the training data is unbalanced. We propose a simple and effective method to address this data imbalance issue. We found that the last fully connected layer has a strong bias towards the new classes, and this bias can be corrected by a linear model. With two bias parameters, our method performs remarkably well on two large datasets: ImageNet (1000 classes) and MS-Celeb-1M (10000 classes), outperforming the state-of-the-art algorithms by 11.1% and 13.2% respectively.","author":[{"dropping-particle":"","family":"Wu","given":"Yue","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Chen","given":"Yinpeng","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Wang","given":"Lijuan","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Ye","given":"Yuancheng","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Liu","given":"Zicheng","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Guo","given":"Yandong","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Fu","given":"Yun","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Proceedings of the IEEE Computer Society Conference on Computer Vision and Pattern Recognition","id":"ITEM-4","issued":{"date-parts":[["2019"]]},"page":"374-382","title":"Large scale incremental learning","type":"article-journal","volume":"2019-June"},"uris":["http://www.mendeley.com/documents/?uuid=5468c463-0a1d-4b77-b214-11c0ba7cd333"]},{"id":"ITEM-5","itemData":{"DOI":"10.1080/19942060.2019.1613448","ISSN":"1997003X","abstract":"The combination of machine learning and numerical methods has recently become popular in the prediction of macroscopic and microscopic hydrodynamics parameters of bubble column reactors. Such numerical combination can develop a smart multiphase bubble column reactor with the ability of low-cost computational time when considering the big data. However, the accuracy of such models should be improved by optimizing the data parameters. This paper uses an adaptive-network-based fuzzy inference system (ANFIS) to train four big data inputs with a novel integration of computational fluid dynamics (CFD) model of gas. The results show that the increasing number of input variables improves the intelligence of the ANFIS method up to R = 0.99, and the number of rules during the learning process has a significant effect on the accuracy of this type of modeling. Furthermore, the proper selection of model’s parameters results in higher accuracy in the prediction of the flow characteristics in the column structure.","author":[{"dropping-particle":"","family":"Mosavi","given":"Amir","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Shamshirband","given":"Shahaboddin","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Salwana","given":"Ely","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Chau","given":"Kwok wing","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Tah","given":"Joseph H.M.","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Engineering Applications of Computational Fluid Mechanics","id":"ITEM-5","issue":"1","issued":{"date-parts":[["2019"]]},"page":"482-492","title":"Prediction of multi-inputs bubble column reactor using a novel hybrid model of computational fluid dynamics and machine learning","type":"article-journal","volume":"13"},"uris":["http://www.mendeley.com/documents/?uuid=ef44706e-b2e4-4015-a1ad-66870d964146"]},{"id":"ITEM-6","itemData":{"DOI":"10.1016/j.jksuci.2017.12.007","ISSN":"22131248","abstract":"The domain of healthcare acquired its influence by the impact of big data since the data sources involved in the healthcare organizations are well-known for their volume, heterogeneous complexity and high dynamism. Though the role of big data analytical techniques, platforms, tools are realized among various domains, their impact on healthcare organization for implementing and delivering novel use-cases for potential healthcare applications shows promising research directions. In the context of big data, the success of healthcare applications solely depends on the underlying architecture and utilization of appropriate tools as evidenced in pioneering research attempts. Novel research works have been carried out for deriving application specific healthcare frameworks that offer diversified data analytical capabilities for handling sources of data ranging from electronic health records to medical images. In this paper, we have presented various analytical avenues that exist in the patient-centric healthcare system from the perspective of various stakeholders. We have also reviewed various big data frameworks with respect to underlying data sources, analytical capability and application areas. In addition, the implication of big data tools in developing healthcare eco system is also presented.","author":[{"dropping-particle":"","family":"Palanisamy","given":"Venketesh","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Thirunavukarasu","given":"Ramkumar","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Journal of King Saud University - Computer and Information Sciences","id":"ITEM-6","issue":"4","issued":{"date-parts":[["2019"]]},"page":"415-425","publisher":"King Saud University","title":"Implications of big data analytics in developing healthcare frameworks – A review","type":"article-journal","volume":"31"},"uris":["http://www.mendeley.com/documents/?uuid=0dc8494f-c0c2-4e38-a3f0-276088b0fab8"]}],"mendeley":{"formattedCitation":"[8]–[13]","plainTextFormattedCitation":"[8]–[13]","previouslyFormattedCitation":"[8]–[13]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[8]–[13]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve">effects of electrical discharges to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>acidity of HVNE and NELV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> been illustrated in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Figure 2(a)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk78529987"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> and the effects of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>breakdown voltage of NE and NELV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:r w:rsidR="00734A18" w:rsidRPr="007B77A8">
+        <w:t>been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> illustrated in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Figure 2(b).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="29BA475D" w14:textId="4BC5257A" w:rsidR="001669B2" w:rsidRPr="007B77A8" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3435F1DF" w14:textId="653B8598" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk78354375"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4055BA7A" wp14:editId="6E0E7EDA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1014095</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>5715</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3550920" cy="1884680"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="11" name="Picture 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId16">
+                              <a14:imgEffect>
+                                <a14:sharpenSoften amount="25000"/>
+                              </a14:imgEffect>
+                              <a14:imgEffect>
+                                <a14:brightnessContrast contrast="20000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="3679" t="11006" r="1366" b="3949"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3550920" cy="1884680"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148CC0EC" w14:textId="045FE645" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D1C717" w14:textId="155AEF66" w:rsidR="00A46C30" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9ED6B9" w14:textId="19553E8D" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764D749F" w14:textId="1DAC47F1" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7550AE02" w14:textId="3BA7C313" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DF37417" w14:textId="66206BC3" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D305EA" w14:textId="78771CF4" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9EA518" w14:textId="489FE85F" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A270A2" w14:textId="50318762" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17238AC7" w14:textId="0F06DC27" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15388FB3" w14:textId="298B76DD" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="665BC7BC" w14:textId="17855822" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7192C27A" w14:textId="77777777" w:rsidR="001669B2" w:rsidRPr="007B77A8" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CFC7BF" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062ED71D" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>. Weibull distribution of all filler concentrations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFF1627" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="4E01ACDC" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4502"/>
+        <w:gridCol w:w="4502"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="007B77A8" w14:paraId="4CD8131F" w14:textId="77777777" w:rsidTr="009C6492">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="315153D5" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6553FCD7" wp14:editId="6217A91B">
+                  <wp:extent cx="2248274" cy="1076325"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="43" name="Picture 43"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 24"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId17" cstate="print">
+                            <a:grayscl/>
+                            <a:extLst>
+                              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:imgLayer r:embed="rId18">
+                                    <a14:imgEffect>
+                                      <a14:sharpenSoften amount="50000"/>
+                                    </a14:imgEffect>
+                                  </a14:imgLayer>
+                                </a14:imgProps>
+                              </a:ext>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="3200" r="2684" b="4412"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2296324" cy="1099328"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64570F81" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
+          <w:p w14:paraId="1809D90A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F231C">
+            <w:r w:rsidRPr="007B77A8">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:noProof/>
               </w:rPr>
-              <w:t>K</w:t>
-[...34 lines deleted...]
-              <w:t>)</w:t>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40BF6B51" wp14:editId="0A84DB98">
+                  <wp:extent cx="2306865" cy="1076325"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="44" name="Picture 44"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 25"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId19" cstate="print">
+                            <a:grayscl/>
+                            <a:extLst>
+                              <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                                <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                  <a14:imgLayer r:embed="rId20">
+                                    <a14:imgEffect>
+                                      <a14:sharpenSoften amount="50000"/>
+                                    </a14:imgEffect>
+                                  </a14:imgLayer>
+                                </a14:imgProps>
+                              </a:ext>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect l="4797" r="2070" b="3133"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2360702" cy="1101444"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F231C" w:rsidRPr="003F231C" w14:paraId="2E05599D" w14:textId="77777777" w:rsidTr="00D51AC8">
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="007B77A8" w14:paraId="00A151F5" w14:textId="77777777" w:rsidTr="009C6492">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="186278D6" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14C264CA" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B77A8">
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47D1DCCD" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5910722C" w14:textId="0AA2B67C" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Effects of electrical discharges to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acidity of HVNE and NELV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and (b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>breakdown voltage of NE and NELV samples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3F7716" w14:textId="7C08CE18" w:rsidR="001669B2" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D7737D" w14:textId="77777777" w:rsidR="001669B2" w:rsidRPr="007B77A8" w:rsidRDefault="001669B2" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F8F526" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>erformance of ...</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1124"/>
+        <w:gridCol w:w="1358"/>
+        <w:gridCol w:w="1350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="001669B2" w14:paraId="3E30E58D" w14:textId="77777777" w:rsidTr="009C6492">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FF43BB3" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
+          <w:p w14:paraId="77E1939C" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F231C">
+            <w:r w:rsidRPr="001669B2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>PVC pure</w:t>
+              <w:t>Variable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57A347C6" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
+          <w:p w14:paraId="23E8BB97" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F231C">
+            <w:r w:rsidRPr="001669B2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
-              <w:t>0.0037</w:t>
+              <w:t>Speed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001669B2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (rpm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32714355" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001669B2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <w:t>Power</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001669B2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (kW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F231C" w:rsidRPr="003F231C" w14:paraId="36EDAF60" w14:textId="77777777" w:rsidTr="00D51AC8">
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="001669B2" w14:paraId="166FB6B3" w14:textId="77777777" w:rsidTr="009C6492">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E4B97FB" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
+          <w:p w14:paraId="74E32B9C" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F231C">
+            <w:r w:rsidRPr="001669B2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PVC + C1</w:t>
+              <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="551237A6" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
+          <w:p w14:paraId="4A0CF443" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F231C">
+            <w:r w:rsidRPr="001669B2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>0.0004</w:t>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E037A17" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
+            <w:pPr>
+              <w:ind w:right="280"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001669B2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F231C" w:rsidRPr="003F231C" w14:paraId="29E18DB6" w14:textId="77777777" w:rsidTr="00D51AC8">
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="001669B2" w14:paraId="67664D95" w14:textId="77777777" w:rsidTr="009C6492">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1150" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="576DC812" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
+          <w:p w14:paraId="56C0ABB2" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F231C">
+            <w:r w:rsidRPr="001669B2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PVC + C2</w:t>
+              <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29A13E58" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
+          <w:p w14:paraId="3887AE1F" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F231C">
+            <w:r w:rsidRPr="001669B2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>0.0007</w:t>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="482FA8AA" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
+            <w:pPr>
+              <w:ind w:right="280"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001669B2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A46C30" w:rsidRPr="001669B2" w14:paraId="79E2539A" w14:textId="77777777" w:rsidTr="009C6492">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABB4670" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001669B2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8A1372" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001669B2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1518F7AD" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="009C6492">
+            <w:pPr>
+              <w:ind w:right="280"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001669B2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3782737F" w14:textId="77777777" w:rsidR="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
-[...34 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="7AAE3E24" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="05D7B477" w14:textId="77777777" w:rsidR="003F231C" w:rsidRPr="003F231C" w:rsidRDefault="003F231C" w:rsidP="003F231C">
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0992ED62" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="64A97748" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...193 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>RESULTS AND DISCUSSION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...104 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10 PT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5451E537" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this section, it is explained the results of research and at the same time is given </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">the comprehensive discussion. Results can be presented in figures, graphs, tables and others that make </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>the reader understand easily</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1177/2053951718820549","ISSN":"20539517","abstract":"The collection and circulation of data is now a central element of increasingly more sectors of contemporary capitalism. This article analyses data as a form of capital that is distinct from, but has its roots in, economic capital. Data collection is driven by the perpetual cycle of capital accumulation, which in turn drives capital to construct and rely upon a universe in which everything is made of data. The imperative to capture all data, from all sources, by any means possible influences many key decisions about business models, political governance, and technological development. This article argues that many common practices of data accumulation should actually be understood in terms of data extraction, wherein data is taken with little regard for consent and compensation. By understanding data as a form capital, we can better analyse the meaning, practices, and implications of datafication as a political economic regime.","author":[{"dropping-particle":"","family":"Sadowski","given":"Jathan","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Big Data and Society","id":"ITEM-1","issue":"1","issued":{"date-parts":[["2019"]]},"page":"1-12","title":"When data is capital: Datafication, accumulation, and extraction","type":"article-journal","volume":"6"},"uris":["http://www.mendeley.com/documents/?uuid=68c1212d-4bd1-42ff-b4ea-3108c9b096d6"]},{"id":"ITEM-2","itemData":{"DOI":"10.1109/ACCESS.2019.2905301","ISSN":"21693536","abstract":"Although large amounts of data are now available to companies, mere possession of these data is not sufficient, and for better business decisions, it is necessary to perform thorough data analysis. Nowadays, social networks services (SNS) have become important data sources. The rapid growth of SNS has led to their wide use in various research trends in social sciences. In this paper, we aim to enhance the current understanding of the possibilities offered by social data for brand communication analysis in the financial sector. To this end, a traditional methodology and a digital methodology are used to investigate the brand image of the financial entities. The traditional methodology is the Periodic Evaluation of the Image (PEI). The digital methodology is sentiment analysis, a machine learning technique for big data analytics in social sciences using an algorithm developed in Python. The data are analyzed using both methodologies, and then, their results are compared. The findings suggest that while the results obtained using the method based on big data are consistent with the results obtained with the traditional methodology, the former method allows for easier and faster data analysis. The limitations of this paper relate to the size of the sample, the studied sector, and the scope of the reviewed literature.","author":[{"dropping-particle":"","family":"Saura","given":"Jose Ramon","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Herraez","given":"Beatriz Rodriguez","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Reyes-Menendez","given":"Ana","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IEEE Access","id":"ITEM-2","issued":{"date-parts":[["2019"]]},"page":"37100-37108","title":"Comparing a traditional approach for financial brand communication analysis with a big data analytics technique","type":"article-journal","volume":"7"},"uris":["http://www.mendeley.com/documents/?uuid=90933663-e9f5-408f-bea9-1e10797ad61d"]}],"mendeley":{"formattedCitation":"[14], [15]","plainTextFormattedCitation":"[14], [15]","previouslyFormattedCitation":"[14], [15]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>[14], [15]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The discussion can be made in several </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk78354443"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>sub-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>sections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="64D34393" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D43B04" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...44 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...71 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F231C">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E8CF69" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk79140867"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Equations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be placed at the center of the line and provided consecutively with equation numbers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>parentheses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flushed to the right margin, as in (1). The use of Microsoft Equation Editor or MathType is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>preferred.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk79141485"/>
+    </w:p>
+    <w:p w14:paraId="5569C982" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56645C50" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="008B6A7D" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
-              <m:t>D</m:t>
+              <m:t>E</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
-              <m:t>ave</m:t>
+              <m:t>v</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
+          <m:rPr>
+            <m:sty m:val="p"/>
+          </m:rPr>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="id-ID"/>
+          </w:rPr>
+          <m:t>-</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="id-ID"/>
+          </w:rPr>
+          <m:t>E</m:t>
+        </m:r>
+        <m:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="id-ID"/>
           </w:rPr>
           <m:t>=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:bCs/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
-              <m:t>0.9 λ</m:t>
+              <m:t>h</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
-              <m:t>β</m:t>
+              <m:t>2.</m:t>
             </m:r>
-            <m:box>
-[...18 lines deleted...]
-            </m:box>
             <m:r>
               <w:rPr>
-                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
               </w:rPr>
-              <m:t xml:space="preserve">cos θ </m:t>
+              <m:t>m</m:t>
             </m:r>
           </m:den>
         </m:f>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="id-ID"/>
           </w:rPr>
-          <m:t xml:space="preserve"> </m:t>
+          <m:t xml:space="preserve"> (</m:t>
         </m:r>
-      </m:oMath>
-[...70 lines deleted...]
-      <m:oMath>
+        <m:sSubSup>
+          <m:sSubSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <m:t>k</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <m:t>x</m:t>
+            </m:r>
+          </m:sub>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSubSup>
         <m:r>
           <w:rPr>
-            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+            <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+            <w:lang w:val="id-ID"/>
           </w:rPr>
-          <m:t>θ</m:t>
+          <m:t>+</m:t>
         </m:r>
+        <m:sSubSup>
+          <m:sSubSupPr>
+            <m:ctrlPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+            </m:ctrlPr>
+          </m:sSubSupPr>
+          <m:e>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <m:t>k</m:t>
+            </m:r>
+          </m:e>
+          <m:sub>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <m:t>y</m:t>
+            </m:r>
+          </m:sub>
+          <m:sup>
+            <m:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                <w:lang w:val="id-ID"/>
+              </w:rPr>
+              <m:t>2</m:t>
+            </m:r>
+          </m:sup>
+        </m:sSubSup>
       </m:oMath>
-      <w:r w:rsidRPr="003F231C">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63364BF7" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="350D39F1" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>All symbols that have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>used in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">defined </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>in the following text.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="5774AC04" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F7EAA6" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF1A9F1" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>Proper citation of other works should be made to avoid plagiarism. When referring to a reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">item, please use the reference number as in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1109/TITS.2019.2924883","ISSN":"15580016","abstract":"The technological landscape of intelligent transport systems (ITS) has been radically transformed by the emergence of the big data streams generated by the Internet of Things (IoT), smart sensors, surveillance feeds, social media, as well as growing infrastructure needs. It is timely and pertinent that ITS harness the potential of an artificial intelligence (AI) to develop the big data-driven smart traffic management solutions for effective decision-making. The existing AI techniques that function in isolation exhibit clear limitations in developing a comprehensive platform due to the dynamicity of big data streams, high-frequency unlabeled data generation from the heterogeneous data sources, and volatility of traffic conditions. In this paper, we propose an expansive smart traffic management platform (STMP) based on the unsupervised online incremental machine learning, deep learning, and deep reinforcement learning to address these limitations. The STMP integrates the heterogeneous big data streams, such as the IoT, smart sensors, and social media, to detect concept drifts, distinguish between the recurrent and non-recurrent traffic events, and impact propagation, traffic flow forecasting, commuter sentiment analysis, and optimized traffic control decisions. The platform is successfully demonstrated on 190 million records of smart sensor network traffic data generated by 545,851 commuters and corresponding social media data on the arterial road network of Victoria, Australia.","author":[{"dropping-particle":"","family":"Nallaperuma","given":"Dinithi","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Nawaratne","given":"Rashmika","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Bandaragoda","given":"Tharindu","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Adikari","given":"Achini","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Nguyen","given":"Su","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Kempitiya","given":"Thimal","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Silva","given":"Daswin","non-dropping-particle":"De","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Alahakoon","given":"Damminda","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Pothuhera","given":"Dakshan","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IEEE Transactions on Intelligent Transportation Systems","id":"ITEM-1","issue":"12","issued":{"date-parts":[["2019"]]},"page":"4679-4690","publisher":"IEEE","title":"Online Incremental Machine Learning Platform for Big Data-Driven Smart Traffic Management","type":"article-journal","volume":"20"},"uris":["http://www.mendeley.com/documents/?uuid=84011880-07e5-4d16-88ef-4a381d84498a"]}],"mendeley":{"formattedCitation":"[16]","plainTextFormattedCitation":"[16]","previouslyFormattedCitation":"[16]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[16]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1016/j.copbio.2018.08.003","ISSN":"18790429","PMID":"30153614","abstract":"Matrix-assisted laser desorption/ionization mass spectrometry imaging (MALDI MSI) has emerged as a key technology for label-free bioanalysis of the spatial distribution of biomolecules, pharmaceuticals and other xenobiotics in tissue sections. Recent advances in instrumentation, sample preparation, multimodal workflows, quantification, analytical standardization and ‘big data’ processing have led to widespread utilization of MALDI MSI in pharmaceutical research. These developments have led to applications of the technology in drug discovery beyond drug disposition analysis, most notably in pharmacodynamic biomarker research and in toxicology.","author":[{"dropping-particle":"","family":"Schulz","given":"Sandra","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Becker","given":"Michael","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Groseclose","given":"M. Reid","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Schadt","given":"Simone","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Hopf","given":"Carsten","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Current Opinion in Biotechnology","id":"ITEM-1","issued":{"date-parts":[["2019"]]},"page":"51-59","publisher":"Elsevier Ltd","title":"Advanced MALDI mass spectrometry imaging in pharmaceutical research and drug development","type":"article-journal","volume":"55"},"uris":["http://www.mendeley.com/documents/?uuid=f5fe6c7e-85a6-44bf-a354-44af2e50ead0"]}],"mendeley":{"formattedCitation":"[17]","plainTextFormattedCitation":"[17]","previouslyFormattedCitation":"[17]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[17]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for multiple references. The use of ”Ref </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1016/j.eng.2019.01.019","ISSN":"20958099","abstract":"Safe, efficient, and sustainable operations and control are primary objectives in industrial manufacturing processes. State-of-the-art technologies heavily rely on human intervention, thereby showing apparent limitations in practice. The burgeoning era of big data is influencing the process industries tremendously, providing unprecedented opportunities to achieve smart manufacturing. This kind of manufacturing requires machines to not only be capable of relieving humans from intensive physical work, but also be effective in taking on intellectual labor and even producing innovations on their own. To attain this goal, data analytics and machine learning are indispensable. In this paper, we review recent advances in data analytics and machine learning applied to the monitoring, control, and optimization of industrial processes, paying particular attention to the interpretability and functionality of machine learning models. By analyzing the gap between practical requirements and the current research status, promising future research directions are identified.","author":[{"dropping-particle":"","family":"Shang","given":"Chao","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"You","given":"Fengqi","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Engineering","id":"ITEM-1","issue":"6","issued":{"date-parts":[["2019"]]},"page":"1010-1016","publisher":"Chinese Academy of Engineering","title":"Data Analytics and Machine Learning for Smart Process Manufacturing: Recent Advances and Perspectives in the Big Data Era","type":"article-journal","volume":"5"},"uris":["http://www.mendeley.com/documents/?uuid=72265640-48e8-4ec5-a62b-19b132377a67"]}],"mendeley":{"formattedCitation":"[18]","plainTextFormattedCitation":"[18]","previouslyFormattedCitation":"[18]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[18]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>...”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>should be employed for any reference citation at the beginning of sentence. For any reference with more than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 or more authors, only the first author is to be written followed by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.26599/BDMA.2019.9020007","ISSN":"20960654","abstract":"The explosion of digital healthcare data has led to a surge of data-driven medical research based on machine learning. In recent years, as a powerful technique for big data, deep learning has gained a central position in machine learning circles for its great advantages in feature representation and pattern recognition. This article presents a comprehensive overview of studies that employ deep learning methods to deal with clinical data. Firstly, based on the analysis of the characteristics of clinical data, various types of clinical data (e.g., medical images, clinical notes, lab results, vital signs, and demographic informatics) are discussed and details provided of some public clinical datasets. Secondly, a brief review of common deep learning models and their characteristics is conducted. Then, considering the wide range of clinical research and the diversity of data types, several deep learning applications for clinical data are illustrated: auxiliary diagnosis, prognosis, early warning, and other tasks. Although there are challenges involved in applying deep learning techniques to clinical data, it is still worthwhile to look forward to a promising future for deep learning applications in clinical big data in the direction of precision medicine.","author":[{"dropping-particle":"","family":"Yu","given":"Ying","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Li","given":"Min","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Liu","given":"Liangliang","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Li","given":"Yaohang","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Wang","given":"Jianxin","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Big Data Mining and Analytics","id":"ITEM-1","issue":"4","issued":{"date-parts":[["2019"]]},"page":"288-305","title":"Clinical big data and deep learning: Applications, challenges, and future outlooks","type":"article-journal","volume":"2"},"uris":["http://www.mendeley.com/documents/?uuid=dc530d84-ac5a-4515-9d73-9b7787b32589"]}],"mendeley":{"formattedCitation":"[19]","plainTextFormattedCitation":"[19]","previouslyFormattedCitation":"[19]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>[19]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>). Examples of reference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>items of different categories shown in the References section. Each item in the references section should be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typed using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>pt font size</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1109/ACCESS.2019.2899402","ISSN":"21693536","abstract":"In services-oriented computing networks, packets in the process of routing to a data center must wait for a sufficient amount of data before service aggregation to reduce the network transmission load. However, packets must be uploaded to the data center as soon as possible to reduce delay. With the exponential growth in the number of IoT connected devices, the wait time for packets is longer at routers due to massive amounts of data, which causes a large queuing delay. If this queuing time can be utilized for service aggregation in a service-oriented computing network, the network performance will be substantially improved. Therefore, a queuing delay utilization scheme for on-path service aggregation (SAQD) is proposed in this paper. This scheme has the following innovations: 1) SAQD fully utilizes the queuing delay of packets for service aggregation, which can effectively reduce the transmission volume and communication overhead. Based on the proposed service aggregation algorithm, packets are divided into forwarding packets and aggregating packets, and the service aggregation of aggregating packets is completed by utilizing the transmission time of forwarding packets to ensure that the transmission volume and communication overhead are effectively reduced without additional latency. 2) SAQD can effectively alleviate the traffic pressure of the data center and balance the workload of routers. By the service aggregation and intranet cache of routers, some requests for the data center can be handled by routers, which reduces the traffic pressure of the data center, especially in the peak period. Compared with conventional schemes, the experimental results demonstrate that SAQD reduces the workload of the data center by 55.8%-66.26% and provides users with a better quality of experience by reducing the request response delay by 31.33%51.41%.","author":[{"dropping-particle":"","family":"Huang","given":"Mingfeng","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Liu","given":"Wei","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Wang","given":"Tian","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Song","given":"Houbing","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Li","given":"Xiong","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Liu","given":"Anfeng","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"IEEE Access","id":"ITEM-1","issued":{"date-parts":[["2019"]]},"page":"23816-23833","publisher":"IEEE","title":"A queuing delay utilization scheme for on-path service aggregation in services-oriented computing networks","type":"article-journal","volume":"7"},"uris":["http://www.mendeley.com/documents/?uuid=1af4668e-cf37-4e48-aaac-7170d7a8cea1"]},{"id":"ITEM-2","itemData":{"DOI":"10.3390/s19071711","ISSN":"14248220","PMID":"30974791","abstract":"Marine environment monitoring has attracted more and more attention due to the growing concern about climate change. During the past couple of decades, advanced information and communication technologies have been applied to the development of various marine environment monitoring systems. Among others, the Internet of Things (IoT) has been playing an important role in this area. This paper presents a review of the application of the Internet of Things in the field of marine environment monitoring. New technologies including advanced Big Data analytics and their applications in this area are briefly reviewed. It also discusses key research challenges and opportunities in this area, including the potential application of IoT and Big Data in marine environment protection.","author":[{"dropping-particle":"","family":"Xu","given":"Guobao","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Shi","given":"Yanjun","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Sun","given":"Xueyan","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Shen","given":"Weiming","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Sensors (Switzerland)","id":"ITEM-2","issue":"7","issued":{"date-parts":[["2019"]]},"page":"1-21","title":"Internet of things in marine environment monitoring: A review","type":"article-journal","volume":"19"},"uris":["http://www.mendeley.com/documents/?uuid=4a9417a8-a2e7-4b45-9210-a4a912c84db7"]},{"id":"ITEM-3","itemData":{"DOI":"10.3390/s19092206","ISBN":"9665370693","ISSN":"14248220","PMID":"31086055","abstract":"Road transportation is the backbone of modern economies, albeit it annually costs 1.25 million deaths and trillions of dollars to the global economy, and damages public health and the environment. Deep learning is among the leading-edge methods used for transportation-related predictions, however, the existing works are in their infancy, and fall short in multiple respects, including the use of datasets with limited sizes and scopes, and insufficient depth of the deep learning studies. This paper provides a novel and comprehensive approach toward large-scale, faster, and real-time traffic prediction by bringing four complementary cutting-edge technologies together: Big data, deep learning, in-memory computing, and Graphics Processing Units (GPUs). We trained deep networks using over 11 years of data provided by the California Department of Transportation (Caltrans), the largest dataset that has been used in deep learning studies. Several combinations of the input attributes of the data along with various network configurations of the deep learning models were investigated for training and prediction purposes. The use of the pre-trained model for real-time prediction was explored. The paper contributes novel deep learning models, algorithms, implementation, analytics methodology, and software tool for smart cities, big data, high performance computing, and their convergence.","author":[{"dropping-particle":"","family":"Aqib","given":"Muhammad","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Mehmood","given":"Rashid","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Alzahrani","given":"Ahmed","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Katib","given":"Iyad","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Albeshri","given":"Aiiad","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Altowaijri","given":"Saleh M.","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Sensors (Switzerland)","id":"ITEM-3","issue":"9","issued":{"date-parts":[["2019"]]},"number-of-pages":"1-34","title":"Smarter traffic prediction using big data, in-memory computing, deep learning and gpus","type":"book","volume":"19"},"uris":["http://www.mendeley.com/documents/?uuid=9c01dc08-28f9-4055-acc8-bddbf4c80c7a"]},{"id":"ITEM-4","itemData":{"abstract":"This groundbreaking, open access volume analyses and compares data practices across several fields through the analysis of specific cases of data journeys. It brings together leading scholars in the philosophy, history and social studies of science to achieve two goals: tracking the travel of data across different spaces, times and domains of research practice; and documenting how such journeys affect the use of data as evidence and the knowledge being produced. The volume captures the opportunities, challenges and concerns involved in making data move from the sites in which they are originally produced to sites where they can be integrated with other data, analysed and re-used for a variety of purposes. The in-depth study of data journeys provides the necessary ground to examine disciplinary, geographical and historical differences and similarities in data management, processing and interpretation, thus identifying the key conditions of possibility for the widespread data sharing associated with Big and Open Data. The chapters are ordered in sections that broadly correspond to different stages of the journeys of data, from their generation to the legitimisation of their use for specific purposes. Additionally, the preface to the volume provides a variety of alternative “roadmaps” aimed to serve the different interests and entry points of readers; and the introduction provides a substantive overview of what data journeys can teach about the methods and epistemology of research.","author":[{"dropping-particle":"","family":"Leonelli","given":"Sabina","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Tempini","given":"Niccolò","non-dropping-particle":"","parse-names":false,"suffix":""}],"id":"ITEM-4","issued":{"date-parts":[["2020"]]},"number-of-pages":"27-44","title":"Data Journeys in the Sciences","type":"book"},"uris":["http://www.mendeley.com/documents/?uuid=9f5cf8f4-5c83-4c60-96e6-53325754ac4d"]},{"id":"ITEM-5","itemData":{"author":[{"dropping-particle":"","family":"Stylos","given":"Nikolaos","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Zwiegelaar","given":"Jeremy","non-dropping-particle":"","parse-names":false,"suffix":""}],"id":"ITEM-5","issued":{"date-parts":[["2019"]]},"number-of-pages":"163-181","title":"Big Data as a Game Changer: How Does It Shape Business Intelligence Within a Tourism and Hospitality Industry Context?","type":"book"},"uris":["http://www.mendeley.com/documents/?uuid=6e4f0ab0-a592-4a04-a0ed-5d33ecdd2e1c"]},{"id":"ITEM-6","itemData":{"ISSN":"23318422","abstract":"Tensor completion is a problem of filling the missing or unobserved entries of partially observed tensors. Due to the multidimensional character of tensors in describing complex datasets, tensor completion algorithms and their applications have received wide attention and achievement in areas like data mining, computer vision, signal processing, and neuroscience. In this survey, we provide a modern overview of recent advances in tensor completion algorithms from the perspective of big data analytics characterized by diverse variety, large volume, and high velocity. We characterize these advances from four perspectives: general tensor completion algorithms, tensor completion with auxiliary information (variety), scalable tensor completion algorithms (volume), and dynamic tensor completion algorithms (velocity). Further, we identify several tensor completion applications on real-world data-driven problems and present some common experimental frameworks popularized in the literature. Our goal is to summarize these popular methods and introduce them to researchers and practitioners for promoting future research and applications. We conclude with a discussion of key challenges and promising research directions in this community for future exploration.","author":[{"dropping-particle":"","family":"Song","given":"Qingquan","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Ge","given":"Hancheng","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Caverlee","given":"James","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Hu","given":"Xia","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"arXiv","id":"ITEM-6","issue":"1","issued":{"date-parts":[["2017"]]},"title":"Tensor completion algorithms in big data analytics","type":"article-journal","volume":"13"},"uris":["http://www.mendeley.com/documents/?uuid=27a05a45-94b5-4818-b3eb-005b6528df75"]}],"mendeley":{"formattedCitation":"[20]–[25]","plainTextFormattedCitation":"[20]–[25]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[20]–[25]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6811288A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754D137E" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+        </w:rPr>
+        <w:t>Subsub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F1AF0D" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>yy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD55D50" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2.2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+        </w:rPr>
+        <w:t>Subsub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4669ACDD" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003F231C">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>zz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <m:oMath>
-[...234 lines deleted...]
-        <w:keepLines w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="5F197C37" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FBF3354" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15210632" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
           <w:b/>
-          <w:i w:val="0"/>
-[...127 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>CONCLUSION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10 PT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF75633" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a statement that what is expected, as stated in the "INTRODUCTION" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can ultimately result in "RESULTS AND DISCUSSION" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>, so there is compatibility. Moreover, it can also be added the prospect of the development of research results and application prospects of further studies into the next (based on result and discussion).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B2B88B" w14:textId="06313281" w:rsidR="00A46C30" w:rsidRPr="006F482D" w:rsidRDefault="006F482D" w:rsidP="006F482D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr>
-[...82 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Ethical Clearance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205E9A6B" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6856C041" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACKNOWLEDGEMENTS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(10 PT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631A5F18" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk78354940"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve">Author </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>thanks ...</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve"> . </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>In most cases, sponsor and financial support acknowledgments.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="05BF01A0" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4550DBFB" w14:textId="5B91D51A" w:rsidR="006F482D" w:rsidRDefault="006F482D" w:rsidP="006F482D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Source of Funding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A13F8AF" w14:textId="0AEB9F8C" w:rsidR="006F482D" w:rsidRDefault="006F482D" w:rsidP="006F482D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conflict of interest: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="0BAE0BCE" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="006F482D" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F07858D" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00731085">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REFERENCES </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00731085" w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9B300A" w14:textId="71B550D8" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="001669B2">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk78354957"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk80021798"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The main references are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> journals and proceedings. All references should be to the most pertinent, up-to-date sources </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimum of references </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="001669B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 entries </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(for original research paper)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50 entries </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(for review/survey paper). References are written in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IEEE style</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For more complete guide can be accessed at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(http://ipmuonline.com/guide/refstyle.pdf). Use of a tool such as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>EndNote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mendeley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zotero</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for reference management and formatting, and choose </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IEEE style</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Please use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a consistent format for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>references-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>see examples (8 pt):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328EC3DA" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk80002086"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="29FC6254" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr>
-[...61 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk65223902"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk80001145"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Journal/Periodicals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52550C14" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Format: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BD33C2" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. K. Author, “Title of paper,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Abbrev.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Title of Journal/Periodical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vol. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. xxx-xxx, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Abbrev.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Month, year, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7760CF" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="7AC9BC0A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">J. Cartwright, Big stars have weather too. (IOP Publishing </w:t>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003F231C">
-[...4 lines deleted...]
-        <w:t>PhysicsWeb</w:t>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Chiampi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003F231C">
-[...85 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and L. L. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zilberti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “Induction of electric field in human bodies moving near MRI: An efficient BEM computational procedure,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IEEE Trans. Biomed. Eng.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vol. 58, pp. 2787–2793, Oct. 2011, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 10.1109/TBME.2011.2158315. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283FB97B" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr>
-[...76 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R. Fardel, M. Nagel, F. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nuesch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, T. Lippert, and A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wokaun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “Fabrication of organic light emitting diode pixels by laser-assisted forward transfer,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Appl. Phys. Lett.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vol. 91, no. 6, Aug. 2007, Art. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 061103, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 10.1063/1.2759475. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBB6240" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference Proceedings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B4FE6D" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Format: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349178E2" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. K. Author, “Title of paper,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Abbreviated Name of Conf.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (location of conference is optional), year, pp. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>xxx–xxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxx. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD75569" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF478C9" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Veruggio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “The EURON </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>roboethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roadmap,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Proc. Humanoids ’06: 6th IEEE-RAS Int. Conf. Humanoid Robots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2006, pp. 612–617, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 10.1109/ICHR.2006.321337. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CA701E" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. Zhao, G. Sun, G. H. Loh, and Y. Xie, “Energy-efficient GPU design with reconfigurable in-package graphics memory,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Proc. ACM/IEEE Int. Symp. Low Power Electron. Design (ISLPED)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Jul. 2012, pp. 403–408, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 10.1145/2333660.2333752. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283BF21C" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve">G. A. </w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC3F364" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Book</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5D0749" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Format: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ED720F" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. K. Author, “Title of chapter in the book,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Title of His Published Book</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, X. Editor, Ed., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003F231C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ed. City of Publisher, State (only U.S.), Country: Abbrev. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Publisher, year, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ch.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sec. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pp. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxx–xxx. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3D6A8F" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382DEA3C" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Taflove</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Computational Electrodynamics: The Finite-Difference Time-Domain Method </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Computational Electrodynamics II, vol. 3, 2nd ed. Norwood, MA, USA: Artech House, 1996. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547FC40E" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R. L. Myer, “Parametric oscillators and nonlinear materials,” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Nonlinear Optics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vol. 4, P. G. Harper and B. S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wherret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Eds., San Francisco, CA, USA: Academic, 1977, pp. 47–160. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44913922" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1249A459" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. Theses (B.S., M.S.) and Dissertations (Ph.D.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E329963" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Format: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66334780" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>J. K. Author, “Title of thesis,” M.S. thesis, Abbrev.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dept., Abbrev.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Univ., City of Univ., Abbrev.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>State, year.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584ADFDA" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>J. K. Author, “Title of dissertation,” Ph.D. dissertation, Abbrev.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dept., Abbrev.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Univ., City of Univ., Abbrev.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>State, year.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7A8CAE" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3773CAED" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. O. Williams, “Narrow-band analyzer,” Ph.D. dissertation, Dept. Elect. Eng., Harvard Univ., Cambridge, MA, USA, 1993. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703CA629" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N. Kawasaki, “Parametric study of thermal and chemical nonequilibrium nozzle flow,” M.S. thesis, Dept. Electron. Eng., Osaka Univ., Osaka, Japan, 1993. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BF5859" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AD2614" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*In the reference list, however, list all the authors for up to six authors. Use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only if: 1) The names are not given and 2) List of authors more than 6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: J. D. Bellamy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Computer Telephony Integration, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> York: Wiley, 2010.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="019A7548" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:pgNumType w:start="283"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D91FE7C" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DC9ECA" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>See the examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC44BCB" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk78354977"/>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:rStyle w:val="apple-style-span"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9C6081" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30"/>
+    <w:p w14:paraId="692F2E6F" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:ind w:left="354" w:hanging="354"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t xml:space="preserve">G. Eason, B. Noble, and I. N. Sneddon, “On certain integrals of Lipschitz-Hankel type involving products of Bessel functions,” Phil. Trans. Roy. Soc. London, vol. A247, pp. 529–551, April 1955. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B77A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(references)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52153A68" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:ind w:left="354" w:hanging="354"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>J. Clerk Maxwell, A Treatise on Electricity and Magnetism, 3rd ed., vol. 2. Oxford: Clarendon, 1892, pp.68–73.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136E78B5" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:ind w:left="354" w:hanging="354"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>I. S. Jacobs and C. P. Bean, “Fine particles, thin films and exchange anisotropy,” in Magnetism, vol. III, G. T. Rado and H. Suhl, Eds. New York: Academic, 1963, pp. 271–350.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101971D4" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:ind w:left="354" w:hanging="354"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>K. Elissa, “Title of paper if known,” unpublished.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B307CBA" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:ind w:left="354" w:hanging="354"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>R. Nicole, “Title of paper with only first word capitalized,” J. Name Stand. Abbrev., in press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2DB393" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:pStyle w:val="references"/>
+        <w:ind w:left="354" w:hanging="354"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B77A8">
+        <w:t>Y. Yorozu, M. Hirano, K. Oka, and Y. Tagawa, “Electron spectroscopy studies on magneto-optical media and plastic substrate interface,” IEEE Transl. J. Magn. Japan, vol. 2, pp. 740–741, August 1987 [Digests 9th Annual Conf. Magnetics Japan, p. 301, 1982].</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="4A4EFD98" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53639F56" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D47B53D" w14:textId="77777777" w:rsidR="00A61786" w:rsidRPr="007B77A8" w:rsidRDefault="00A61786" w:rsidP="00A61786">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:lang w:val="en-ID"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CF88FF" w14:textId="77777777" w:rsidR="002D524E" w:rsidRPr="00DB0128" w:rsidRDefault="002D524E" w:rsidP="00DB0128">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002D524E" w:rsidRPr="00DB0128" w:rsidSect="00CB33B7">
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1701" w:header="709" w:footer="1134" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="326"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B6537E7" w14:textId="77777777" w:rsidR="00413B25" w:rsidRDefault="00413B25">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5D6FC744" w14:textId="77777777" w:rsidR="008B6A7D" w:rsidRDefault="008B6A7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38AD161C" w14:textId="77777777" w:rsidR="00413B25" w:rsidRDefault="00413B25">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DFA5582" w14:textId="77777777" w:rsidR="008B6A7D" w:rsidRDefault="008B6A7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="0200E0A0" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="NimbusRomNo9L-Medi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="NimbusRomNo9L-Regu">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3AD068C1" w14:textId="77777777" w:rsidR="002B1509" w:rsidRDefault="002B1509" w:rsidP="0077586E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="7C329D0B" w14:textId="77777777" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="2992"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39DA2B14" wp14:editId="01B38320">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-17780</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>144145</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5616000" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Line 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5616000" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:noFill/>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:line w14:anchorId="69629AD2" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.4pt,11.35pt" to="440.8pt,11.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTgYVdrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCJNiMOD2k7S7d&#10;FqDdBzCSHAuTRYFUYufvJ6lJWmy3YT4Ikkg+vfdIr++mwYmTIbboWzmf1VIYr1Bbf2jlz5fHT5+l&#10;4Aheg0NvWnk2LO82Hz+sx9CYBfbotCGRQDw3Y2hlH2NoqopVbwbgGQbjU7BDGiCmIx0qTTAm9MFV&#10;i7peVSOSDoTKMKfb+9eg3BT8rjMq/ug6NlG4ViZusaxU1n1eq80amgNB6K260IB/YDGA9enRG9Q9&#10;RBBHsn9BDVYRMnZxpnCosOusMkVDUjOv/1Dz3EMwRUsyh8PNJv5/sOr7aet3lKmryT+HJ1S/WHjc&#10;9uAPphB4OYfUuHm2qhoDN7eSfOCwI7Efv6FOOXCMWFyYOhoyZNInpmL2+Wa2maJQ6XK5mq/qOvVE&#10;XWMVNNfCQBy/GhxE3rTSWZ99gAZOTxwzEWiuKfna46N1rvTSeTG28stysSwFjM7qHMxpTIf91pE4&#10;QZ6G8hVVKfI+jfDodQHrDeiHyz6Cda/79LjzFzOy/jxs3OxRn3d0NSm1q7C8jFaeh/fnUv32A2x+&#10;AwAA//8DAFBLAwQUAAYACAAAACEAZnlVot0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j9B2sr9VK1To1UohCnQkBuXCggrtt4SSLidRq7bdqvrxEHOO7MaOZtvhltJ440+NaxhtUy&#10;AUFcOdNyreH9rVykIHxANtg5Jg1n8rApJjc5Zsad+JWO21CLWMI+Qw1NCH0mpa8asuiXrieO3pcb&#10;LIZ4DrU0A55iue2kSpK1tNhyXGiwp8eGqu/twWrw5Qfty8u8mieft7UjtX96eUatZ9Px4R5EoDH8&#10;heEHP6JDEZl27sDGi07DQkXyoEGpOxDRT9PVGsTuV5BFLv8/UFwBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAU4GFXa8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAZnlVot0AAAAIAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Iraqi</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> Journal Applied Science</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E619D6">
+      <w:t xml:space="preserve">, Vol. </w:t>
+    </w:r>
+    <w:r>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E619D6">
+      <w:t xml:space="preserve">, No. </w:t>
+    </w:r>
+    <w:r>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E619D6">
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r>
+      <w:t>p.p</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...68 lines deleted...]
-                            </a:prstGeom>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="2296EA6C" w14:textId="36BA9E37" w:rsidR="00CB4DCB" w:rsidRPr="009E7824" w:rsidRDefault="00CB4DCB" w:rsidP="0051309E">
+    <w:pPr>
+      <w:pStyle w:val="Title"/>
+      <w:rPr>
+        <w:i/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:noProof/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EBA0278" wp14:editId="20FD9701">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-17780</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5616000" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="15" name="Line 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5616000" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
-                            <a:ln>
-[...178 lines deleted...]
-                            </a:prstGeom>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:line w14:anchorId="641B166D" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.4pt,0" to="440.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTgYVdrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCJNiMOD2k7S7d&#10;FqDdBzCSHAuTRYFUYufvJ6lJWmy3YT4Ikkg+vfdIr++mwYmTIbboWzmf1VIYr1Bbf2jlz5fHT5+l&#10;4Aheg0NvWnk2LO82Hz+sx9CYBfbotCGRQDw3Y2hlH2NoqopVbwbgGQbjU7BDGiCmIx0qTTAm9MFV&#10;i7peVSOSDoTKMKfb+9eg3BT8rjMq/ug6NlG4ViZusaxU1n1eq80amgNB6K260IB/YDGA9enRG9Q9&#10;RBBHsn9BDVYRMnZxpnCosOusMkVDUjOv/1Dz3EMwRUsyh8PNJv5/sOr7aet3lKmryT+HJ1S/WHjc&#10;9uAPphB4OYfUuHm2qhoDN7eSfOCwI7Efv6FOOXCMWFyYOhoyZNInpmL2+Wa2maJQ6XK5mq/qOvVE&#10;XWMVNNfCQBy/GhxE3rTSWZ99gAZOTxwzEWiuKfna46N1rvTSeTG28stysSwFjM7qHMxpTIf91pE4&#10;QZ6G8hVVKfI+jfDodQHrDeiHyz6Cda/79LjzFzOy/jxs3OxRn3d0NSm1q7C8jFaeh/fnUv32A2x+&#10;AwAA//8DAFBLAwQUAAYACAAAACEAPK5tPtkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VIXKrWaZCqKMSpKiA3LpQirtt4SaLG6zR228DXsz3BcTSjmTfFenK9OtMYOs8GlosE&#10;FHHtbceNgd17Nc9AhYhssfdMBr4pwLq8vSkwt/7Cb3TexkZJCYccDbQxDrnWoW7JYVj4gVi8Lz86&#10;jCLHRtsRL1Luep0myUo77FgWWhzoqaX6sD05A6H6oGP1M6tnyedD4yk9Pr++oDH3d9PmEVSkKf6F&#10;4Yov6FAK096f2AbVG5inQh4NyCFxs2y5ArW/Sl0W+j98+QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBTgYVdrwEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA8rm0+2QAAAAQBAAAPAAAAAAAAAAAAAAAAAAkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-ID"/>
+      </w:rPr>
+      <w:t>Paper’s</w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve">title </w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">should be </w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>t</w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">he fewest possible words that accurately describe </w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>t</w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">he content </w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>o</w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">f </w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>t</w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>he paper</w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>Hassan Hadi Saleh</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E7824">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="469C258A" w14:textId="4BEA25EB" w:rsidR="00CB4DCB" w:rsidRPr="001B756C" w:rsidRDefault="00EC1734" w:rsidP="001B756C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="240"/>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001B756C">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661823" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AFAE21" wp14:editId="6AB8763F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-16743</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>176120</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2394202" cy="125730"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
+              <wp:wrapNone/>
+              <wp:docPr id="56" name="Rectangle 56"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2394202" cy="125730"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="19434F"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:rect w14:anchorId="280B5CA5" id="Rectangle 56" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-1.3pt;margin-top:13.85pt;width:188.5pt;height:9.9pt;z-index:-251654657;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYmiuzgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+246boGdYqgRYYB&#10;RVu0HXpWZCkxIIsapcTJfv0o+SNdV+wwLAdFEh8fyWdSl1f7xrCdQl+DLfnkJOdMWQlVbdcl//68&#10;/PSFMx+ErYQBq0p+UJ5fzT9+uGzdTBWwAVMpZERi/ax1Jd+E4GZZ5uVGNcKfgFOWjBqwEYGOuM4q&#10;FC2xNyYr8vxz1gJWDkEq7+n2pjPyeeLXWslwr7VXgZmSU24hrZjWVVyz+aWYrVG4TS37NMQ/ZNGI&#10;2lLQkepGBMG2WP9B1dQSwYMOJxKaDLSupUo1UDWT/E01TxvhVKqFxPFulMn/P1p5t3tyD0gytM7P&#10;PG1jFXuNTfyn/Ng+iXUYxVL7wCRdFqcX0yIvOJNkmxRn56dJzezo7dCHrwoaFjclR/oYSSOxu/WB&#10;IhJ0gMRgHkxdLWtj0gHXq2uDbCfow00upqfTZfxW5PIbzNgIthDdOnO8yY61pF04GBVxxj4qzeoq&#10;Zp8ySW2mxjhCSmXDpDNtRKW68Gc5/YbosTGjR8olEUZmTfFH7p5gQHYkA3eXZY+Prip16eic/y2x&#10;znn0SJHBhtG5qS3gewSGquojd/hBpE6aqNIKqsMDMoRuRryTy5q+263w4UEgDQWNDw16uKdFG2hL&#10;Dv2Osw3gz/fuI556layctTRkJfc/tgIVZ+abpS6+mEyncSrTYXp2XtABX1tWry1221xDbAd6UpxM&#10;24gPZrjVCM0LvQeLGJVMwkqKXXIZcDhch2746UWRarFIMJpEJ8KtfXIykkdVY18+718Eur55A7X9&#10;HQwDKWZverjDRk8Li20AXacGP+ra601TnBqnf3HiM/H6nFDHd3H+CwAA//8DAFBLAwQUAAYACAAA&#10;ACEA/2MjLeAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCF2k3pmlTYl5K&#10;KBQPHqRVKN622dckmH0bsts0/nvXUz0OM8x8k28m04mRBtdaRnieRyCIK6tbrhE+P3azNQjnFWvV&#10;WSaEH3KwKe7vcpVpe+U9jQdfi1DCLlMIjfd9JqWrGjLKzW1PHLyzHYzyQQ611IO6hnLTyTiKVtKo&#10;lsNCo3raNlR9Hy4GYbss3xr99crHxbvcHfee2rF8Qnx8mMoXEJ4mfwvDH35AhyIwneyFtRMdwixe&#10;hSRCnKYggr9IkwTECSFJlyCLXP4/UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2Jor&#10;s4ECAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;/2MjLeAAAAAIAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#19434f" stroked="f" strokeweight="2pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="001B756C" w:rsidRPr="001B756C">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46E2809B" wp14:editId="600EF363">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>1047687</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>175525</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4549435" cy="126000"/>
+              <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
+              <wp:wrapNone/>
+              <wp:docPr id="57" name="Rectangle 57"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4549435" cy="126000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="bg2"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:rect w14:anchorId="6823AE01" id="Rectangle 57" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:82.5pt;margin-top:13.8pt;width:358.2pt;height:9.9pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz0OsrfAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kSbcGdYqgRYcB&#10;RVu0HXpWZCk2IIsapcTJfv0o+SNtV+ww7CKLIvlIPpM8v9g3hu0U+hpswScnOWfKSihruyn4j6fr&#10;T18580HYUhiwquAH5fnF8uOH89Yt1BQqMKVCRiDWL1pX8CoEt8gyLyvVCH8CTllSasBGBBJxk5Uo&#10;WkJvTDbN89OsBSwdglTe0+tVp+TLhK+1kuFOa68CMwWn3EI6MZ3reGbLc7HYoHBVLfs0xD9k0Yja&#10;UtAR6koEwbZY/wHV1BLBgw4nEpoMtK6lSjVQNZP8TTWPlXAq1ULkeDfS5P8frLzdPbp7JBpa5xee&#10;rrGKvcYmfik/tk9kHUay1D4wSY+z+exs9nnOmSTdZHqa54nN7Ojt0IdvChoWLwVH+hmJI7G78YEi&#10;kulgEoN5MHV5XRuThNgA6tIg2wn6devNNP4q8nhlZWy0tRC9OnV8yY6lpFs4GBXtjH1QmtUlJT9N&#10;iaQuOwYRUiobJp2qEqXqYs+psqG00SPlkgAjsqb4I3YP8LqAAbvLsrePrio16eic/y2xznn0SJHB&#10;htG5qS3gewCGquojd/YDSR01kaU1lId7ZAjdiHgnr2v6bTfCh3uBNBM0PTTn4Y4ObaAtOPQ3zirA&#10;X++9R3tqVdJy1tKMFdz/3ApUnJnvlpr4bDKbxaFMwmz+ZUoCvtSsX2rstrkE6oUJbRQn0zXaBzO8&#10;aoTmmdbBKkYllbCSYhdcBhyEy9DNPi0UqVarZEaD6ES4sY9ORvDIamzLp/2zQNf3bqCuv4VhHsXi&#10;TQt3ttHTwmobQNepv4+89nzTEKfG6RdO3BIv5WR1XIvL3wAAAP//AwBQSwMEFAAGAAgAAAAhAF9x&#10;SafeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yikIcSpKgQHLkgU&#10;VHF04k1iEa+j2G3D37Oc6HE0o5k31XZxozjhHKwnBetVAgKp9cZSr+Dz4+WuABGiJqNHT6jgBwNs&#10;6+urSpfGn+kdT/vYCy6hUGoFQ4xTKWVoB3Q6rPyExF7nZ6cjy7mXZtZnLnejTJMkl05b4oVBT/g0&#10;YPu9PzoF1L3mD9a+dWHeHdzhOe2+ml4qdXuz7B5BRFzifxj+8BkdamZq/JFMECPr/J6/RAXpJgfB&#10;gaJYZyAaBdkmA1lX8vJB/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz0OsrfAIAAF4F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBfcUmn3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="#eeece1 [3214]" stroked="f" strokeweight="2pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="001B756C">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77CEF7D3" wp14:editId="5A0643D3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-17780</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>144145</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5616000" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="AutoShape 6"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5616000" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
-                            <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-[...742 lines deleted...]
-  </w:sdt>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:shapetype w14:anchorId="3EB2CFF4" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:11.35pt;width:442.2pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcUOvEEiWkcaoKiQNH2kpct/GSpMTrKHaa0K/HiAM97sxo5m2xmW0n&#10;zjT41rGGdJmAIK6cabnWcNi/LjIQPiAb7ByThm/ysClvbwrMjZv4nc67UItYwj5HDU0IfS6lrxqy&#10;6JeuJ47epxsshngOtTQDTrHcdlIlyUpabDkuNNjTS0PV1260GsiPj2myfbb14e0yPXyoy2nq91rf&#10;383bNYhAc/gPwy9+RIcyMh3dyMaLTsNCRfKgQaknENHPsnQF4vgnyLKQ1w+UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBvLwSitwEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="001B756C">
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Journal homepage</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="001B756C">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00841006">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00CB33B7" w:rsidRPr="00E05D2D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>https://acadscij.uodiyala.edu.iq/index.php/Home/index</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="0082224E">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3963494A" w14:textId="77777777" w:rsidR="00413B25" w:rsidRDefault="00413B25">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="07BB247D" w14:textId="77777777" w:rsidR="008B6A7D" w:rsidRDefault="008B6A7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52DE312E" w14:textId="77777777" w:rsidR="00413B25" w:rsidRDefault="00413B25">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="35F5A135" w14:textId="77777777" w:rsidR="008B6A7D" w:rsidRDefault="008B6A7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6991D5FE" w14:textId="6A97D412" w:rsidR="002B1509" w:rsidRDefault="002B1509" w:rsidP="004254CD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="636173A1" w14:textId="77777777" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
     <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1697" w:y="-2"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2C9DD0C4" w14:textId="77777777" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4535"/>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="851"/>
+        <w:tab w:val="left" w:pos="3405"/>
+        <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="240"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A250636" wp14:editId="296C34F6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-17780</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>180340</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5616000" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="AutoShape 7"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5616000" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:noFill/>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:shapetype w14:anchorId="2EA2D304" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:14.2pt;width:442.2pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQBe4u++3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BbsIwEETvlfgHa5F6qcBJ1KKQxkGoUg89FpC4LvE2SRuvo9ghKV9fIw7luDOjmbf5ZjKt&#10;OFPvGssK4mUEgri0uuFKwWH/vkhBOI+ssbVMCn7JwaaYPeSYaTvyJ513vhKhhF2GCmrvu0xKV9Zk&#10;0C1tRxy8L9sb9OHsK6l7HEO5aWUSRStpsOGwUGNHbzWVP7vBKCA3vMTRdm2qw8dlfDoml++x2yv1&#10;OJ+2ryA8Tf4/DFf8gA5FYDrZgbUTrYJFEsi9giR9BhH8NI1XIE43QRa5vH+g+AMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBvLwSitwEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBe4u++3QAAAAgBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:sym w:font="Wingdings" w:char="F072"/>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:tab/>
+      <w:t xml:space="preserve">       ISSN</w:t>
+    </w:r>
+    <w:r>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>0000</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C931BC">
+      <w:t>-</w:t>
+    </w:r>
+    <w:r>
+      <w:t>0000</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="05E7B3DF" w14:textId="1D15630B" w:rsidR="002B1509" w:rsidRDefault="002B1509" w:rsidP="008C4E6D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="73C1914D" w14:textId="76009A21" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
     <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006F482D">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="63F02C02" w14:textId="2B0C2297" w:rsidR="00CB4DCB" w:rsidRPr="00170652" w:rsidRDefault="000C71B5" w:rsidP="00EC1734">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4569"/>
-        <w:tab w:val="right" w:pos="9108"/>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="center" w:pos="4301"/>
+        <w:tab w:val="left" w:pos="7938"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="720" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004254CD">
-[...3 lines deleted...]
-      <w:tab/>
+    <w:r>
+      <w:t xml:space="preserve">         </w:t>
+    </w:r>
+    <w:r>
+      <w:sym w:font="Wingdings" w:char="F072"/>
+    </w:r>
+    <w:r w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve">             </w:t>
+    </w:r>
+    <w:r w:rsidR="00EC1734" w:rsidRPr="00EC1734">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>Academic Science Journal</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="00EC1734">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC1734">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r w:rsidR="00EC1734" w:rsidRPr="002179C6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>E-ISSN</w:t>
+    </w:r>
+    <w:r w:rsidR="00EC1734" w:rsidRPr="00EC1734">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>: 2959 5568</w:t>
+    </w:r>
+    <w:r w:rsidR="00EC1734" w:rsidRPr="002179C6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t>, P–ISSN</w:t>
+    </w:r>
+    <w:r w:rsidR="00EC1734" w:rsidRPr="00EC1734">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>: 2959 4612</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00EC1734">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0FD53E71" w14:textId="77777777" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:right="360" w:firstLine="360"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58856873" wp14:editId="1104DA3F">
-[...3 lines deleted...]
-              <wp:cNvGraphicFramePr/>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3738980F" wp14:editId="112E575C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-17780</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>17780</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5616000" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="14" name="AutoShape 7"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                    <wpg:grpSpPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4666824" cy="1136650"/>
-[...1 lines deleted...]
-                        <a:chExt cx="4666824" cy="1136650"/>
+                        <a:ext cx="5616000" cy="0"/>
                       </a:xfrm>
-                    </wpg:grpSpPr>
-[...52 lines deleted...]
-                          <a:ln>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
-                          </a:ln>
-[...82 lines deleted...]
-                  </wpg:wgp>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-            </wp:inline>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
-            <v:group w14:anchorId="58856873" id="Group 1841827896" o:spid="_x0000_s1026" style="width:367.45pt;height:89.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="46668,11366" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDfIU6ezwQAAKwLAAAOAAAAZHJzL2Uyb0RvYy54bWy8Vttu2zgQfV9g/4HQ&#10;u2NdrQviFK7TFgWCNthk0WdapiyiEkmQdOzsYv99Z0hJjpMUzfZhA0Qe3obDM+cMefnu2HfkgWnD&#10;pVgG0UUYECZqueVitwz+vP84KwJiLBVb2knBlsEjM8G7q99/uzyoisWyld2WaQJOhKkOahm01qpq&#10;Pjd1y3pqLqRiAgYbqXtqoal3862mB/Ded/M4DBfzg9RbpWXNjIHeaz8YXDn/TcNq+7VpDLOkWwYQ&#10;m3Vf7b4b/M6vLmm101S1vB7CoL8QRU+5gE0nV9fUUrLX/IWrntdaGtnYi1r2c9k0vGbuDHCaKHx2&#10;mk9a7pU7y6467NQEE0D7DKdfdlt/ebjVhG8hd0UaFXFelIuACNpDrtz25Ek/gHVQuwrWfNLqTt3q&#10;oWPnW3j+Y6N7/IWTkaOD+XGCmR0tqaEzXSwWRZwGpIaxKEoWi2xIRN1Ctl6sq9sPP1k5HzeeY3xT&#10;OIrXFfwPuIH1Aref8wtW2b1mweCkf5OPnurvezWDFCtq+YZ33D46ukIyMSjxcMvrW+0bpxSkYVpG&#10;iyICaHwGYBZuTiKHD67EyX4pxaPdyPq7IUKuWyp2bGUUEB4wRVrPz6e75tm+m46rj7zrMF1oDycE&#10;cTwj1ysgeeJey3rfM2G9EjXr4LBSmJYrExBdsX7DgFj68zaCXEMVsEAqpbmwTipAhxtjcXckhhPL&#10;33GxCsMyfj9bZ+F6lob5h9mqTPNZHn7IAZ0iWkfrf3B1lFZ7w+D4tLtWfAgdel8E/6oyhhriNee0&#10;Sx6oqxAInAto/HUhQhcihLEaq5mtWzQbAO8PANyvmQYc0idwMQ0GtIIr3qKOMssWefZCHBPFIe/a&#10;2E9M9gQNwBdCcIDSBwjWBzNOGWjg93eBQThexU4lk6CHIlAu4ihNi3Ji4FADHKP+o/aLMoozKCYg&#10;8jjJkiLxxXasAkmew0nhesAqAEYWu01oNRWBWZwleZY4D7MyhNC8h1M9QB9FAXuc+5iwOi8HBwV3&#10;jBl5Dq23kQVvmNeq811LFQPg0e1Jw1EepossDUvgvBfxPZ74vTwSH/8wHcsnsUfoH/SK/T/gyY+A&#10;mKBMkjiKBxgSEEqUuQpwItzIhzdRhlZCYmEAKtGqE/idOgBa7AFgx2jRssfNEWajuZHbRziZlsBM&#10;uHCNqj9yoOkNNfaWarhboRPeC/YrfJpOHpaBHKyAtFL/9Vo/zodcwWhADnBXLwMBj4mAdJ8F5LAE&#10;xuLV7hpplsfQ0E9HNk9HxL5fS5A6pAdicybOt91oNlr23yDlK9wThqioYedlYEdzbf37AR4lNVut&#10;3CRf6W/EnYL7IXJqRMjvj9+oVgPoFtL1RY6sodUzufq5HuzV3sqGOy2fMB1QBwZ7pP8HKkd5lCd5&#10;mY9UvrOa8l1ryVoKAWVHahLHSDWMEjSwFsObYCTHiYFnD4I0z8twuPMnEmdxHCWgdtSyG5tk/KLk&#10;dRzSj1A9wxCr4hldka0EOJYUEexHauROA9cUmL3aLgMjdpDWbgdv19pq59LIjm/He9Ho3Wbd6eF2&#10;yLI1VGZfYc+mYa6vqWn9PDfkS1XPLTxvO94vgyLEv2G1VxVzD9ShaCOEXv+nlONW2HI5PxUz1+ue&#10;hGCdvTmftt2s0yP76l8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0j&#10;yCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyi&#10;UjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7Taeg&#10;fzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQCv5QqE3QAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3cSqbWM2pRT1VARbQXqbJtMk&#10;NDsbstsk/feOXvTyYHiP975Jl6NtVE+drx0biCcRKOLcFTWXBj53r3dzUD4gF9g4JgMX8rDMrq9S&#10;TAo38Af121AqKWGfoIEqhDbR2ucVWfQT1xKLd3SdxSBnV+qiw0HKbaPvo+hJW6xZFipsaV1Rftqe&#10;rYG3AYfVNH7pN6fj+rLfPb5/bWIy5vZmXD2DCjSGvzD84As6ZMJ0cGcuvGoMyCPhV8WbTR8WoA4S&#10;mi0i0Fmq/9Nn3wAAAP//AwBQSwMECgAAAAAAAAAhAG7k8nJsSQAAbEkAABQAAABkcnMvbWVkaWEv&#10;aW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAADmAAABEQgGAAABGI3rOAAAAAFzUkdCAK7OHOkA&#10;AAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHVAAAh1QEEnLSdAABJAUlEQVR4Xu29C7wsWV3fu7t7&#10;D/M4j+7qgyMEBRFQQLgqYyKXhwcRdIgwD3L2nN0PGUCZyOA8zumuntF78fC6vgPRqyYxaPTiI+iV&#10;EJQQRRGukRiuIA8VFIK8CQ9xeA3gAMn61/6t2v9a/VurVlVX9+59Tn8/n9+uqrV+//9aVauqu7p3&#10;ddXWoeDEePY/mVDdHKyRkBBWj6qJtD82Zp9Tpy71BeqkWqjO8JV7YQExCZgnJi7DNZKgp2Ga0dm+&#10;6H+KsLiVXHfrI914kmMfbTg2nDzBziNpS+YtZcl0ndfrVth5vRbW4xNseYwu0/M5zKCDtaTM4tbZ&#10;erdhXZehCwoVBlunpctDHqE/Sv8cs8Xc2liouOGGi3SdxZbZcl2vy1ut1m+3O9tf1L7caxfyAqDL&#10;QvOszM4LtNwu5AXALut67dHLbr2dWtz6+QKDW+bWybQ/nH5J17vz3eGZb5dlwZZZz3yBIVSWXDd5&#10;CIqyMj0VrC9YNldgcMv01M4Ldt6uVW84+SvrcX2FsrkCA1vGbMHPPL66Qplb0Gpt/74tt1PXI+hl&#10;Xd89PXmMLWcvMLI8V+B7NbHLgjuv6/W80B9NPiHTQrle0OaCCdgyraOnbvoKVBdigi+FeiEvBLZO&#10;S5eHPBa7XKhzjXpesPWuT0hGk9eyenctBV0fbJTtCCFlQYAt52VlAbZh4djps4+wfifuiPwxe/4r&#10;ZKrjLQW/E5zDym0HdEcM34BpBsslFPKx5JqyekulPGVmi/UxJcPpZ2HzYr3zCw62zioZpa9DVY7r&#10;EaGqQKFOL+hpE2I5ZT7YqMyb85w32eUymc38S268ntr5OQOTnC9lZkO2DNx5n3R9wZwtNIjN6ypY&#10;6VMWtKFp2KYWobo5WCMhIawelZOdPLldye/iC+6PpnfpOuYRbHlvOM1O8EphiViZi+uxy2Vx3kAs&#10;ZrRanRdiNntPtUJRFmMmHTsvMi+jX5blOdwG9PxWu32dm9j1W8Sn63y+DNeYFRpsY7Y+pCwAmHPd&#10;H7ZlrN7X4HFM5xpEcQarMx+EP2XrZCro+Qwp6A4nT7bzWSGQZS1dxuptuSE7AbfLTl2xIisArjEZ&#10;TT8tU1tu65Lx9EqZCnMxg/SfZjPXPOtEXm6Ovb+wC9psxuQOXe4qMwG3nNXraaFRjZRps+th9e6y&#10;zAu6PCuwjWqToMtC8+YY/AVbpsvtvKDLs4KyRrPyk+e2dVlmAHZZT12f64laU8EuM9/xwZl/YueZ&#10;rz9O/4VM87Kqm7c/mP0Tu8zk+u0rlC2XaaUdSftC9Xq+tNG80CDzutytw2yGrbfldqpfQvXU26gg&#10;y7rMLmuhKoeWnzvXlkle7m5eO29ePz9ml7XcMp/HXUshn/c12mp3PiJTU/9RKdOScoun7jHyx7xs&#10;Pj9bAnm926igl80a/4NMbdKQsgATgmkhj5Avs0YFViZIuSspb7cvenpmALZck5f5GhXccjtOdsqQ&#10;mNJ8oUaFUBKNyZOdKWKREt2oxnaACZYguS92Ta1QXCDGI+R1yWD2Gbugp+68q5g6PRXyeb2meuqa&#10;XYXKBTvPyuYa9SkzG/R8d3TbY7auyL8WaLkxVqjnjTZJMkqfoxu2yipto7HqD6ePywI3XAiwXaCu&#10;kHI9YB3U6g6nT4W1FBbvCtbVwDogQnXjsLZEqG6WKg0xr9XWlTddDFsG81jBMkcVbzTmJfmPy5KW&#10;1S9CKK+u83miKEviKxfkPFELxUGst9VqZV/qtdvtt2UVwNcXXe7WleINfPzkSCihu1I6T6wQmuPm&#10;7A1vvZp5dQ63bo5kOP2cz0wTtNvXt9vbt2GpdMVgy2EeLdgyfBsRixk61q0rwE07HRbUam3/HmYr&#10;ddiW9Yfpq1BUGi+CNUOvtFuvY3R5Dqs0L0ZvpWagY3yC1etFdVyuq2/pwS5calc4rweFGI17wovi&#10;LACzczC/i5vLlS2XaX+Ufl6mjGQ0/RE3zsWto362onMmhesVdJmvDos5Pp8rVNN2NaVe34pmlQ7a&#10;ZxUq1zCPCNXBHL5yja6jXndF5wyKMh9bZj6LrjOfAZ/K/LpMC9U5upz6Fl1REaozyuo1br3rtfVM&#10;sOT0n3LmXrac+poaUXdZ0L5QnV3OKgzuPBOq87cbXc58cyuaDKb/URskUbt90Z/KvPZpj1su6g2m&#10;70d1BvOIesPJfXz1WaDBV264AtPco+cLXt+LkZ2XFWVv0rZe0GU+wZrjlmuvFqppu26/MEu9dEV7&#10;w/SvtUkSmhPu38UiT1SCjqkSJ7hxegUFN6frz2ArKswZt7a+GdMMHRNSZv7uZybeOgOrYxJvu7Od&#10;/c/WoussbkyGb0UFVqYxZzTv0rE+wU47oMt8gnUOXz2NDa1oxhVXZBfB98ezL6JEtuqHfbuPT7Dl&#10;MI8rWMH2IzCTwT170BylKwpC9VVXOiSkyJC8Zccjg+aLXVFLmdd2rN3pvCMrKMF8pn22TO1Kmb3l&#10;rqzCIbZ/Au1j1RXVlMWp0XiQXRFVFsZ5AUNpFDRukRXV6BxVcy0Sy6B5mlrREDq/Fqobh7Zh/3s4&#10;V+GgPdbnlpVp66r0WJ04kRsnyz6oz7eivmVd7pbFqKk4WRbcZYH5vLuubzlW5sPB5xA617CdN21/&#10;ITMYtCdGCJvrp8B8KzlGVw1dH3dF68icCuZnTYvAci8qpN6wYYOBHSMhJcPpryJ0vWGdryukXA9Y&#10;B5sUmjkYWIdcwRoFi9e67PrpPWBdDawTVrAsBMtrBcvyYI2KUN04ySgdsPZEsDRLnYZYjE/JYJL/&#10;Z9ylvzv7NywG1c1QpQHmFfUH6X+CZY+dG48yn8iM4J1wFWBeVC2Gm/Todbc+ElU5yc5tXdeHqmqo&#10;W2l485y8/pJSTxVikoXqW63Oj2M2o93Z/h/Od0DZj0gYOm9vNLsexTm6XoTiapQlCdUJZoU+Zf6e&#10;bnU6L0ZRhu/Lrna780bMFgi1o+tYfZCy4FBddTrX2pXudLY/mRVtbX0NpmDvKpeyvrB6LzpI/hWI&#10;4ow82ZU35b+8s6hR6u+V7CPf1uu8osBVnCfa7Xb270Y96jYOizk6Z384y36jEUQHiFCcwcqErCOd&#10;TuHy6hOD9GU6T4wQGoR5E/z3LiqP2Qqv8pl9Ccyx9w/mBea5WJzbSHWEVHLR1avNMf0iM/t1eyV7&#10;uD5Bx7t1BQqmayeXo9i7gi46ngm2DFbvClbQvq1s1/XHgt44fYPP5Japxh4of/rD6a/rWFf2p30M&#10;5teCLSe0ojpOl+f4Kr0BQMf5BCttQ5f5BGuOOUQ+LlNWH4qjlf3R5JXUDMwBP9FxTLCaXOnnfXVu&#10;OROsGbVG01fhLrvoGJ9gpV5UReURwW5Xcu/z5Xhyua4TWAwvNLjLGh1jhaocW+b6tDKjQc9bXK/r&#10;sSPq1lE/K5wzKbTf59G4fi1YgpT53TrqZ4Uy3xulr8ZiAebvkxtWoIo3avB5rLZ2zt0N1d4cFinv&#10;jab/zc7Ped3C3m56VcHg4PoFXcbqMJvj+vSyVmY2sDKNrqNet3DOoNBe7XHLReYV9ctm62bXDViY&#10;D1XRdd3dWx+L4hzt196sUnAL5wwK7dUet1zXCazeCpZgDl+5xpZTn1s4Z1Bor/bITWHcMost74/5&#10;/yZR5M3tlus6jS2nPrewUOmgvVaomotjHo1bp/2hcl2nkXJzAvO31OcWFioV2ucKlpyyesH+lBaL&#10;c/0QdJkWqgsEfW5hoVKhfa5gySirt8h9QXWd67XLTLAUCPrcwkKlQvu0UJ1hl0Mei1vH5q3HVWZy&#10;CPrcwkKlQn75o72uT5Z7g/QvsZgR8rrldp6Vu0JVdmrnnt4x31yD2fTk9ZdklQ7aa/2Cr1xw61zB&#10;Fp1b12mkvD+afRX1uYWugX200fWCLmf1AvOIUB3M4SvX2HLqcwvnDHtk38C5XkGXMcGWEaqvUofi&#10;fAB6w9kP2nLmmyt0DWUjqct8umx85hthzzgxSt9n61BE86CKtmv69SX3eNTz2ksL9bxeSUF589u5&#10;2zIrdls8KU+G6a9gMScZTHbdeCtYaB81uo56WeGcCV9aCcwfg46rEsti5OtKzGboOuanhe4yRjP/&#10;ZlzH0JvLPvGJl2mPT3BTjg7OnIzxu3XUTwsNbpnv2AwJdq8f1VH5YM1gfcFiIReKPIUGVtZqdfIb&#10;Sem4kGCf86O4Uh6zcoV/0Oo6ixuTQQsBK686orDOeVFcJcfcCYpTn0HiPIWAlctK1l1RF+Z1BWtG&#10;aDe10FhaqAjVWXQOn2DNYR6t/ih9D6x25fJreawHiwV0DhR5Ch3K6jN2zt1N51pEyJihR0+wnmSQ&#10;fgZFBWgeWkjwedqdzn/XHWFfT8YKKRw612JmKxmnfxT2LriSRwdn7+7ztdudD5gVza5BZ8dNSHJH&#10;DNiFe8kfyWGVlRrk2z8bgyKKzo2i+JW0xHh158qI8VbpI/XSwhKs3963NppW6wWYy7ArKNN2Zzt4&#10;kZLvIiYX6xehqN5KCmVx5sThJZiVKzvuMCvxHrMy+deSZZTl90HjaGEFFo130fnq5KSxtLAGOk+l&#10;fKfO5A89qxxLoDlo4QLofFWFFAtB89HCBkl2br63bsPKfID+Q1gaRbeBovorqeN8gjXIxaduvD+L&#10;1YI1ChpHCwmuTy/HKktkYHUhSYx7cUWWiEA9rLA3Sh/tlrk+vRyrReJ8K+lb1mW0cLOSqkzoD9Md&#10;XReS+Fk5UzKa3XlilH591ohh5SsZI4TN5XeXhWOnz36dLo8RQvN8WKT5aaFeySpCeE53d/JYX52v&#10;vD+8/XG2rooQHr+Shxm6PrRwjTGfRt6u+xwSQoorWVdItRDJYPrPWe5FhNTNrGRIaGbDhg0bzjvY&#10;a16M3AtWNiwZ+fKTDcSqhG5sqMLxkudUrZvQ7Q0C20CLqDeY/hZSR2E+kL+H5amr/BF+FwKXOtf6&#10;VRXSrIxLT+3dVLiukOb8oTdM/wVb0ZAQurb0x+ncj5nLdMmTb8zucXwoYSvkE0IWxrzMvYjlD6k3&#10;nHwbwmtz/PT0fiy3Twhbb5Jx+jHWeVf90YTeGrUMlmsVQvPRsBw+IWR9YJ1kgr2cK2+6mMW7SnYn&#10;/w4RjWFOiqJeQmEvhcUywX5wsE65grUUFmsFSy3anc7bMbsQye70t1nfrGALwuJcwbpaWEe0YAvC&#10;4kSoLqWzfVH+SHi5Gqrj3F0+K9u7Sip7pI3My7TV2n5lu91+ppk9YcvNMr2XTgjWdxGqvbAYV7Au&#10;F9awFmxeWEx3NDuL6hCX2MFptVo/0+p0nieFdoDsVIOyY44nu+OTL84tl6nvkjkNWy8RqinMr7W1&#10;s5P/uL1R2D3BtGDjnDy5HRsTs3FdzzIwR+rTTWtPwGKG2xcfsetqYX4t2JqBNaAF2xzHd89cGesV&#10;3I0VM2j90ey1bhuLCGkp5tXg190+tdudd/v6KT8fqpLf9WrBshgssRUslCpe2Rh6AH0bx825KqH5&#10;OdDPrpqnO+Bl1936sNicrk/r+OjmfwxbdVhCK1jmiPW1Otu/6WyAb5J5zbHR5LvdfFWVDNI39E/P&#10;HmSO4F9l9XWE7hWQdXDWxz5mPKc3Su/UefrDyZdQVSAZTN+pfa5gi4clsYKlwPHd9Fu0pz+efQxV&#10;FLvi5nVqnE0VOk9VyYXTSFMKi68qpCpgTpjen68fISaH4Pqs+sO0/J6FFpbACpYCMR7BrOSHZar3&#10;Youbo46QqkBZfW84uVl76grpCoQGdGt00/FCvPMwaov2FDSc/hIsfmggBEuBGI/GXcHYb1xCkhxI&#10;l8N8VnJ2DVsO89UR0hXQ61y2E6O4gOuxQjWnN5q+mAWJYCkQ4wnhxtcV0uUwDxPsOcxTV0iZY16V&#10;3ovZOcpizfv9612PFSzzMLMI1QViPD7c2EWElDnMExLCMswJSXZXyqaEtAXkyHSOTvN5tnx7uvVa&#10;sOwTelgOLDll9SHcWK3e8Lbof0eJH7M5br4YdYeT/HmogpRhNho3pxYsBciAZug4OaFEcY6u10L1&#10;PrGDmQzTj/jqytBxWqiuhBvn5mSSXw7AnmHLsZhj3oOzo6Uqui0t+/DdGHQcinJ0nRaq94kdTF95&#10;GTpOC9U5zMMEe06MhyG+I9dNHoLFDDdPSMae3/ZHYB4RqkvpD2fv9sXpci1U7xMzmLrM7L35fyzK&#10;0HGuYMlhHibYt44+8QbvHQZcdLwrWHKYxyeE5DCPCNWl+GJ0uRaq96k6mCiKQse5giWHeUJCGIX5&#10;fUJIDvP4hJAMVq8FW5Du4Ow1LEaXaaF6n7LBTEaz17hlMegYn2DNYR4t2OboDWefYv4YIUUO8zDB&#10;nsM8WrCVwmJ0mRaq9ykbzMKy57aODB0XEuw5ZfUW12eFai9lMaxeSy7DhDWH+ZhgD6L93eGtX+uW&#10;aWUBmkqDGQm7OWlICMtxzz4tvtshWMFWSijusp3pPdx6K1hyetdNvo35fEJYEBbjllllAZplDKaO&#10;iVXoS2TmdwVrNKFYXcfqBdcTI4QG6Y+L1xtLmV7WygI06zCYCJuDeUNCWCllcb5yQcdVFVIE6T+l&#10;eDW9lOllrSxAc9CDiZACtu74aPqdKMrRsUyweSmL6Y3S7HtqLOZIWXc4LfzvVeeIEcKCsBi3zCoL&#10;0CxjMAUdxwRbgWRw9lGub9GX3xghXYZbpn2i/mBWeHbF1sNP0RtQMSEix36912ptvwpFhfbMZ/p3&#10;uWVaWYCmymDaMob7naMbp3X0dPpo2HKYzxWsFOaPFVJksHom2HOYR+vIqTMPhTWIjkGRNzeq9ykb&#10;TIGVCexLY4uOcQVLDvOUCaGUZDx7B4thQkgO8zCZ7XYTQjKYRwu2AjgyC688LEaXaaF6n0UGswwd&#10;p4XqHOapov54+lakorAYK1hymMcnhOQwj0g+UsESxI1DsTcvqveJGcwjw9lDWblLG4++0+g4Xzzz&#10;xIr1/9jolvxOVz7cmDpCqgy59R/ziGDJaXU6PybTdqfz11kB8MXoci1U7xMzmIIu742dmzu028/Y&#10;m7R/IFtW9Jzni1qheo7eIL3F9OmnsFib2PZCyE/2zNntT/bGs2cGrzL3XOwtgiPH7PCfz15eO9t3&#10;oChDxySDGX04ritU7xM7mEKozsLeR5Ph7MM6VguW2iSjs96Hu5cJKWrTvS6duy5WC7YCeJ8s1JXF&#10;ufVWqN6nymAKZfWgg2kBHduUkLpyboTlMM8iQtoctpML5qjPHibjixN0vRaq96k6mOZl54fKPIKv&#10;8zp2USFlDvMw9YbTIUIy+qOz/4X56ggpM+w2YEej0B3eWrgPIorn0B4tVO9TdTCF3nj6lDKfbwWE&#10;y0a33lPHLyKkzGEerSO7N38lrBnd0fRHmK+OkNK8MW7/n5jLYNuhP5pF3TFX0D4tVO9TZzAt2nvZ&#10;zo35oyhcZGVa29t/YOezQkOywMMUtJLTZx+BlDnMh6oc5qkjpMvJ1rfV+ddYnKMs3sX1W6F6n0UG&#10;U4iNkRU0Z7vZ7zHdPfXI7q3f4OapI6QrxbzMPovFVxXS5dj1ctdPU5aD4cZYoXqfRQdTcOPkZRRV&#10;Bcznq1/FrHeF3Vx1hXQ5/eH055ivqpAuxN0xLVAjT44ba4XqfZoYTEtM/N4gbstP1E7ulfgxA/Al&#10;N+dBCN0pIOthhSKK2b6Fp+b68oVw461QvU+Tg2mpmsduEHfqcum1i93pK0Zlv7QyH/o/aCbfKvOh&#10;gewPJu91c6OqMm4eK1Tvs4zBzDh5/SVuvu5wmn1TFIJtIHeQ29vbPyxTl+44/VG3TVf9gQzWDv0c&#10;rHHbdPvlLltYm6iqDcspQvU+SxtMxSK59cZstztv1j8PlKl5I35xNt2njWkpvgHS01a7/XqZD8Ge&#10;blllHctguUWo3mcVg2lhbYhQXZX8Nxmy0dudzrvtfD7tdK61y8Keb/tDWJQvuv/KLL/PzH7HXkk8&#10;yWD65gbXJQhrR4TqfVY5mBrWnhUsa8Wlo5u879dbj58cgW0psDZFqN7noAbThbWvBdtKSIaTF7A+&#10;aMG6Elj7IlTvsy6D6cL6E6PeYPqU46fO5E+Etpiy+5sz1ZewmDJ1R+nPI82BwPokQvU+6zqYPvrj&#10;9F+zvjah/uim42hmrWB9FaF6n4MYTNaWq/5wOnfVwkEhfWF9dAV747C2RKjeJxnMPsOMIlgqwfJY&#10;wRI1mHW0tXUu6mMJi21CSG8OkOJD2bRgqQTLI0L1PlUGU37IkozSn9ZCVQ7LYwXL0jamKzS38vaq&#10;DGbZ9hRYHhGq96kymOyBdqjKceu1YNkMpqKsXnA9VqjeZzOYzQnNHdxgVjkBWnQwYyR3hDSf8wq3&#10;CLWYjxaVnsiAsEp9kstiEDaHGaSns5gqQqqcsnrB9Vihep+mB3NRusPbk8qDNi5+A5OXA3fZUunR&#10;Fub97Nj33J7dQbpJ3HZQXMD1WKF6n0UH86B1fJieRvcqY9b9X7GcByl0rQDziVC9z0F8ztxQDTY2&#10;IlTvExrMRSTvfebl8m1o5rzCvcHVQQnd2WdZg9m0jo/P3B9dboxLd9N/xNo6LMJqbNiwYcOGDRs2&#10;bDiU9AbFX6RVEbtJ74YV0RtMfpENSpNCUxuWAdvgq5J8MYBubKgL27DrIHRvQxls462r5OeH6PYG&#10;DdtYh0lYjQuYnZ0O2zCL6Njps1+H7KUku9O5x0EuKqS+sGAboqqQqlGSUVr79jNaSHd+w1Y8VltX&#10;pceQZmWwflQR0pxf9Ebpq9nKlsmERv8sb9mw/sUI4ecHbAVDkp+8I3RtYf0uE0IPJ3LRE1spn5LR&#10;7P9B6KGBrUdIW1eu529YgrAV8cmcdLwcYQtR5wZR/VH6CoQvBMsdEsLWH9Z5nxBSGbn1KMvXlNBM&#10;ZVgunxCyvrBOM8FeCbn7B8u1bPUGkyehC7G0WB4m+NcP1lkm2KMwA1jrN5jJzm3Z4/YpJ09um7yl&#10;dyNhQoYoWDwT7OsD66QrWKNg8UywN0YSebs3926YIVi8q+4o/T7YDxbWOVewlsJitZKI+wc1CeuD&#10;Vnc0uxXWICzWVXc0eQ7sBwPrlCtYg5izyi+zWJHUwVaZVmv7Fa1W50ex6PIwTKNgfbOCJUgynt3J&#10;YrWS3dXurDmsM1q9wfSzsAZhsaKjp2cPgqUW+r4/jLJ6H6yvVrB46Y4n92VxWltPvOEy2FcD64SW&#10;XB0PqxcWJ5Kry2GpQOfx5gj8ETNAd6EgGywru5xVALvc7mx/wa2LgfVdZN4KZrB4YXFasC0f1rhW&#10;MprJDQKDeOLuRHUZl2KaD0jJYLSk3vW4sXrqekOwdRGh2guL0YJtechnLtawlXl/+yKsFHMW+Fcs&#10;DtVB9Eb2Tc175GtkKmRl7fZTbZ0g81i+xJa79Xra7nTeIfNGhcdVMOqsF4vRgm05sAa1YKMwfzJM&#10;fwXVQdyNbKfmpfV5dn4RWp2LXiRTXzuGx8ifsrbYOm6dOpO/kjBYjBZszcIa0oKNEuvXGwvz93M3&#10;rEzNEdjI97llkP4UyvZoF94jzavTL7jrmowm+SuGS+hefKKynaEyrBEt2ChV/XqjsY1ZRm80+zHW&#10;pqv+IM3ufhmL7ldWoGBlbnvJKPWeE5R9VQlbM7AGrGChVPWbM8v3Zxum1Xl+u93+bzJvyoLvV6yN&#10;uuoOJ2eQlhI7kBY3vznT/Ryq5nC9rmBbDJbYyrykvA62OZgfVV7shpFplY20DB25dnI5mvOi+2lO&#10;mV+SFTq4ec3HNu/O6Xq1YKlPcvrsV7PEVrDN4fpCVw/oDaLn51jC1XyxQg9ydH/V9KjMM9x8x6+5&#10;6X6omsP1asFSD5bQCpY5qngVXdkg5qX1T7BcgOVctdwd0rz8vwezvsEt4OZD8RyuTysZTT8NWzXC&#10;35dOPwFbgSO7k8e6XlTNYTbGJ2VqVvxLW9vb3yazsqxxc9VRfzh7cv/07EGsro7QtTlkAFut1ivN&#10;rFm1+cEUYnO5Pi1YqsESWcEyR6zPt7KW47tnH+/mqqKtnRu9L3kCi6kqpJrDrptMjebOYOPy+J/D&#10;KTeggikOOfJYIpGpppc/Ep8Xs+t+JHbvrSqkKYXFVhVSFcAgFs4Dsgpw9NRNX6Fz+M5wtccVLHGw&#10;BFawFIjx7K/g3nPADBdhmuPmqSqkiYblqCqTprWXrcDXyB+zvl/eX+99SA6K67PqjSal339n9HbT&#10;q1gCESxzaE/Z/x/VyhV+F6Jz1BHSzFHm0fX1lf4M0uWYjyq/aQex1em8sM6Auh4tWMKwQCtYCsR4&#10;LJ3Odv4vKo2bo46QKkfO/GJ8AvNVVTKYFp4P7fAN7mAKOr43mP5XFBfQHi35qAaLHxYoQnWB3nB6&#10;dZnHpWwPrSOk2ifwIG8RXDnMU0fd3em1SJkj62vXeaVHJwuwgqVAjCeEG19XSJfDPFrsSwzmqyOk&#10;c/k2GUj21WRZvNxC3fVYwcJhAaLeIM0+E2p648n7tQfF0ejYRYR0OczDBHsO89QVUnrRR6j7MQzF&#10;BXS9Vn808X9vzQJEqC4Q4/HRG6YfcOPrCilzmMcnhOQwT10hZYFsENvtG1rtTuGmF2Wxbr0WLEWY&#10;0QqWnO5g8rRQfRk6dhG5V5szT0gIy2GeRYS0OfasVh+Z5qX3S1s7N3RDcYKu10J1EWYU9Yfpq2DJ&#10;cT0ojsKNZeqO0uDjDe0zurCY4+aJEUIzbFkynGWPcwyRDNO36DxMsLpkn0vdQdVx/dH0CyjO0fVa&#10;vdHs1bDsw4wiVBcoq/dhTjxeqmNdwRaF65crAt18MUL4PlfedDHmomF5rWApgEH8pr2lPcy2eUUo&#10;Tte5gmUfZhKhOqesPoQbqwVLFMlw+lw3xs0XkvZnwQpWFoPN58p8HrwbLDntdvuZmC1QiHNIRunP&#10;6notWPZhJhGqc0J1IeTKPR2rBUs0LMbNyQRrjpQlu+kLsJjBfLHotrRQXUoobq0GU8dpoboA87mC&#10;NePo6VuC/+KCbQ5Wnwymv6xjQ0JITjKa/naML4QvrvHBDNWFkEsq3VgrWHKYhwn2DFYf868i68Vi&#10;js5TJoTkMI8I1aX4YpY6mCiKQsdpmQ6+C5YM5vEJIRm63OQsvTJe+0UoznHrQ0JIDvOIUF2KL27t&#10;B1MESwarZ9q64ob832eF8gC93elYe7VgyWEen7auv/4ShGUwjxUsQXrDyX1YTKOD2R2d/Q5WXoaO&#10;YYItg9UzwZ77sUhJxultOpapv3v28bBnMI9PCMlhHitYSmExjQ6mr7wMN84VbBn94eSVzONKTvez&#10;aQCzh3+bGxcSwjJ6g/T3mIcJITnMYwVLKSxmaYOJoih0HBNsOczDBDuF+cuE0BzmYYI9w2zwf8c8&#10;Vubj2X+CNUghZjj9t1J2WAazcNkF82jBRmH+WCFFDvO4gjWHeVzBGoTFHPhg6piQYM9hHhGq52Be&#10;EaoLMJ8I1TnM4wrWHOZxBWsYc4LnxhzawRR0fW80HaN4Du3TQjUlxs88WrDlMA8T7KW4MYdmMEUI&#10;yekP079n5Rbz/vN3bg4rWIKUxbj1WrAUYD4m2EtxYxobzN548gNuWQw6pkz90ezZCCuFxVvBEkUo&#10;TtdpoboA8/mEkFLcmMYGMxlO3+mWxaBjYoSwICxOC7YoQnG6zirZnVyH6hzmC+n44Ox3ITSIjpHl&#10;xgaTlcXgxsUIoRTmdwVrFKE4XSfqDqePQ1VOfzS9y/WVycS8FeFBdIwsH7rBZFfNCcnObfdmfiaE&#10;RBGKK9Rd9fS5W4r3x9MvaE8VIUUQ13/oBhNhBZLh2dPM6xPCogjFhfIlo+lHdWxVIU0Q13+oBhMh&#10;BZLdWX5jQvsDm655mdJxTFlwCWUxvnLzMpkNZG8wfaEsW1+sDvxldtknQLDPEarX8a62zp0L3qj/&#10;yLXff/lcjAMrN2fcnw95Y9Q9PcluQ1OGjpHlxgaz7qWVOsYn3wVUBY8H7XElJyewFfD9iBjVOW55&#10;yGsG+WO6PiSEFNBX6VncmMYGU2BlZegYn2AtEOsTjg7OPpD5qwrpcnS59ulyDfMwwe7ySExz3Ji1&#10;H0zYCjCfFSwU5q8ipMmRsmQw+wPXZ8V+ush8rmAt0G63dzud7Y9iMcONOe8G0wrWea6+pcf8MUKG&#10;HOZxBWsO87iCNafVbr9Fpualdv+Wrjvnsv/X6piVDaa9Orvstd8VLDnM4xNCKMxfJoTmMA8T7Bny&#10;DwHm0YI1x26zVmv7D7MCA4tZ5ZHpfW6zjtOS9zpYcpgvJN9JjoXF+ISQjCoP2EFIDvNYyYDAVsA9&#10;CJyY7HbfSxtMXS60Wq3fwmywY1qozmGeWCGFFxbjCtYM8374G8zDhJAc5rGCJUe9miV7JXuwmEYH&#10;U+4qxcrL8N3kD9U5zFNVSOUj+LwReDJYvU8IyWEeK1hy2p3tD+3NtJ+WTQGLaXQwBV85eEC2p3W2&#10;o87yUJXDPHWFlF7K/G59SAjJYR4rWHLskdnqdH4eRVvd75k9mcWsdDDNINqfwf1vmOboOCvzflf4&#10;1e8iX1yL3PvriJDay9HR5MFuTFUhVQ7ziFDtcg9Mc3xxSx1Mt06Qvcx8Zpr7beWJcXqNG8vimYcJ&#10;di9V/RY3rkzyGxeE5jCfCNUFWq3OS/CemeOLaXwwhVCdxb58YDFDx+Xx158rXA2ec/Lcdn+cvrQ3&#10;PvONKKlL4X0SZZXpjWfPNK8kP2X0nSii6La0UF0g20Z7t9Ip3BrOF7fywTRv6J9wB9FiToSyL6ld&#10;obpResMzD2VtWfUG6V/C2hisHStYMtiObgnFLX0wWb1gBvWz5k39l7GY48ZaoXohWN4YyV0vkaI2&#10;LK8VLHOwAQ3FLWUwhZJ68+rB97yjg7OP0rGuYCslGc4+xeLrCClz+uPZD2C2FJbPFaylJKPJ34Ti&#10;VjKYPo/Q6XR2MJvjxjahI7s352fQrD4khOUwT10hpeYBRtlNEl10nFxmiuKcpQ3m1qnv7Zd57NFZ&#10;9nKyqJAyh3l8cs9Gmaeu9FeNsg2MsuubMF/odzI4+106FsUFljeYhjJfq7X9H2TKBrM3mv4bN34R&#10;IW3GJSX3lddCSA7z1BVS5rTbnXdiWzx0r2SfslhhqYNpBuSFMT6BDaiOXVRImcM8ruSOJbBnyANO&#10;ma+OkDLHORofjWmGvXOKL9ay1MEUIrx9uxLrNqCw5TBPHSHdHK12+/Ux2wDFcyx9MC+7tvg4fRQX&#10;MB9TsqcMOHtnjo5fREiXY1b+5cwngiWnNyp/UGmM9LMv2bq6zMUHWPpgCjF+WbFWu2NvRrHwJf4+&#10;IV0Ou5ULqgq4njo6Pp4VfkovlA2ojjefd8+hmLKSwRRiYvZWrJ09nmmVR2gZLEdVeZ5Gm/3D3jeg&#10;czlKWNlg9kfFr+pQTLErJ1Ojf8gKgc5RV/LyinSlsPiqQqo5zNvL53CRlny2LBCbQ7OywRQqxbXb&#10;N2Iw53xunrpCOi8spqqQag61XnP3UXevQU4G03eiKshKB1OIjdWDaPbewtGZcfL6S9xcdWQ2wNuR&#10;MYf56gjpKlM3z8oH0/0tflm8HVR2hApurnUQulZAzth966CJyeVj9YNpqJIjZgMILOeqlYwmv4Pu&#10;zFG2UwpuPhRHcyCDKdTNUza4LO+ylYwnb0TzBaSv5oi8o9XpyOWT31JpIE+e20ZVNAc2mEK9XJ1/&#10;lv01G8boS5jOxbHcTQtNMbIv522/WP80bl5z5v/jqKrEgQ6mUDWf2dM/GNhID2h1Lpq7iJi1UVdI&#10;mdNqbf+eTN0+ySP/zeRhNQYy+ylCHQ58MIU6OWUjtdvtP8Nihtqg9uyXfVDfumxneg/WpqveIB0h&#10;xItts9Xq/Hu9bD5a/SCW5Z62c58jBbe9ZJjmPz+ow1oMptBEXjWYjfRJg5z33lvaWzbK//+op2XI&#10;JaTuuvZOp4X/lNRhbQZTYLnZz+IYekO6G9ecgPyo+aw6lyd24xtfIdbNj+kVMl8GW0dULcxaDabQ&#10;3518a1NtmI2c3bZbNna73flAVmhwB0PQ8y5ZXafz3VjMkDJ5ZCIWS/H94BfVjbB2g2lh7YhQXQl3&#10;8Mj0i3be4ls2J2B/lxVUgK2HCNWNsbaDKbC2RMlo9nxYSjEbf+6m+uYM9BWm/AtqMO3Hm8qf7UKw&#10;vouOXfOsE7A0yloPpoW1KeoNJr8Iy1rB+moFy1I4FIMp9MbTwuMbXcF2oLB+WcGyVA7NYFpY+1r2&#10;xk6rgvVBy31ywjI5dINp8f1A19WR8eRyhDTCiZJXCCvYV8qhHcycU2cuZX0qU380e8vx3XTuPgv9&#10;0U3Hk8GscMFxFSHNgXD4B1NhVsZ7td0yheYPnPNqMF1YX5uQ+Wj0QTSxVpzXg8lIxtN/ydbBp951&#10;C/+Yd2Ws/WCy9rTMCtzZHaY3wH6gnBhOZ/1R+X0XYG8cs6N6HwUJyz7MJEL1UmDtVZXnmtVasPxV&#10;hVSNc2CDyfJYwZLB6hdVMi5/5KIg9ydg8YsK6TNYvRUs0VyQg+kKTWXYm/8uU2gqg9VbwRLN0gbT&#10;vJf9tCtUZbA8VrBksPqmhaYyWH3TQlMZrN4Kloyy7SksbTDLfKzeCpYMVt+00FQGq29aaCqD1VvB&#10;klFWL2wG0whNZbD6poWmMli9FSwZZfXCZjCN0FQGq29aaCqD1VvBklFWL3R3b/tm5hPBsg8ziVBd&#10;oMzH6q1gyWD1TQtNZbD6poWmMli9FSwZZfXC2g+m5sQo/fpkOP0l9+eBiwrpM1j9IjJ9fVPokk0W&#10;YwVLRlm9sJaDGav+ePbrSFfkqqcfY36fEJXB6n3a2tmZ+zmehf0iu6qQKqOsXjjUg1mm/mBaeETj&#10;iWH6PcyH6gxWn1w3eQiqc+SIY94mhaYyyuqFAxvMJugOb/9aedAba4tp7qFw+F8oljKyZfdHOzs3&#10;dHWekMznvzulX967cdaEtYWqnJUO5nKUPs80V3jAOMO9MgHFQbRfvkBHsR+5beoofZ2OW6bQas55&#10;MJjx6l59Sw/dq0Syc3P04xxXKXQvZ2mDuWH1bAbzPGIzmGtCb5Q+Ohmnf8S2bxNCM/swUxOSa2pO&#10;jCY3opnzhmQ4/Tm2vgchdGkfZlq15Cd+x64783B06cCp8tHoIIXu7sNM66b+aFL+EaIG/eEs6qLr&#10;dRVWYx9mOkzCamzYsGHDhg0bNmzYsGHDhg0bNlxI9EezU/3R9D+zr0vK1B+l7+qN0luQasOGDYzL&#10;Rrfe0xxkb2UH0TpIHv59fPfs3ENaNmw41KzT/zmXpd5gEv3A2A0bVor8H53ttBey+uN07r6UGzYs&#10;BbYDblRNyWj6aWzODRuqk4ynn2Y71kbNy5zyfxabfcMGxcmT22yHWXfJpZ/JKH250QBrUuDYIH1A&#10;MkhfZE6138Pi11ndU5P7YjU2XEiwneEglQxnH+mO0oehewfH9ddfIg9DYn08SB0bn30EerjhfCIZ&#10;Tf6GDfiq1Bul582va8ypZ6Ubvy5D6MqGwwgb0GVKvp1F0xcmDT0YvKqS8fyDxDesGWzglqHuaHot&#10;mtxQQm80ezbbhssSmt1w0LDBaVK9wUyeQLyhQXrD9E/Ztm5aaG7DqkgGkzeygWhC5vPgi9HMhhXR&#10;ffKtX8vGoin1R9O/RVMblgHb6Isq6r5qS6Y/TF/K+naQMtvlL46fnt4PXVwp/eH0caxPTajJ56Rc&#10;0HRHZ3+NbeBFdHz31rmn9S0Tc+r216wfh1nZZXc7N3SxikuFtd+EkH5DFWTg2casK/nWEKmXRjKc&#10;fYa1faEJm2MpJKPp81mbiwipN4RgG66ukHIpsPYWVXY1z0E+f/Dhpy41p7B3sb4tqtDd7evS3U2f&#10;ztqqq+7Vt3wNUm+wsA1VR2bn/jhSNsax73nWCdZWVfXG6V8i5aGlN5w+i61bVfWGsx9Dykboj9L3&#10;sXbqqDucPhdpL1zYhqkjpGsM1kas5OoYpLlgOPKkm7+SbYtYJcNbH4lUC8Py11F3kD4HKS8cmnr+&#10;KNItTBJ4DndIvVHxmTirotXp/ERn+yK9/pc7yyHuLd52Z/vDWF4Op276CrbNytTU7znrjqkr8+7+&#10;UKQ8fzk2mP7vbOWrSH4xgXQLYT7PfYTlD+mo2dkQvjBycHQ627Uu5ctijVrt9n9B0Ry5p9N5Hrxv&#10;seXtvfknyPIqYdu0TAhdCJa3qpDq/IOtbBUlo8lrkao2yWD6ZpbbJ/OZ6mqENo55x3qPHCRYzNg7&#10;kLZfgsVsGbOM+0i91larlZ1+5csEU/5FXWdeHO7C8t2yZTPfanV+Vubb7YteL8umr5+Q5UbZ2emw&#10;bR4SImvDclYVUh1+zAG18Dd9SFWP+195McvpE6Ka5KTs3FYoy8jK8K7Zbm/fhoPg77PKAG4eQcpa&#10;re0/svOup9Xu3CFTt84um3fRZ9h5VW9eJ7I+fWRvsfMk1CV7y83BxsKn7oJfpLGcVWResP8KqQ4n&#10;bKWqCGlqwfL5hJCFIDu19yDA4tyyOQDukGVzkPyJWbyvmS8++rMZHmry/3H+LthqvcjtE2Yr99/w&#10;WJP7zZivTX80/QQbJyaE1ILlqyKkOTwkw+nH2YrECmlqwfIxwV6bdrvzDrJjXpyVdbY/h+UuPHY5&#10;UTHHjJZ2qtwc24+Wv7bf5jT3p/WyzLuYz7U/q+t9vhjY2DElu2fp3RxiYPlidWjePVnnY3Xk2snl&#10;SFMJedI3y+eqP0p/ASGl2B1LZN4FfgjFwiP1jmY9WJR3vY9jWXboo2b5k1nFeUin03kp1vUBbJuI&#10;zEH6G3Ye1RTUX7G3RDh5Luo2MPI/TURUojdIf5LlixXSrB+XXXvrPVmHY4U0leiPJ09juVzBXgd5&#10;tP+j3B2L7Wjucl3MjvV6tg6rUHeU/jy6sRDYFt+5t1SO2p5P3CsJw/ruymzHWv92Ybliddm1P3RP&#10;pFkPqnwmcGXCS5/O79I7deahLJcr2GshO0qr1XoZFtnB+MCsTH2LGksySD/E+rvOMh9P/gO63yhk&#10;u0YjfWJ91ZJrmGGP56r0GMsVI9On9bjzH+tcrJCiEiyPK1ir8izzwfEM5vMdxpyK5v9rrLMTHZaH&#10;GddRfzBZ5BLIa+a2Z7t9ky2bqwtwJOKFOhlNfxv2aFieWCHFwcA6FKPeYPZCpIiG5dGSAwDWSujB&#10;N/NflmVzMOavsmb+U0Zxv9vc2bkb69uFJGwJTqv1HHvAWaFmq7V90Wuw7fOD3fWUcXQ4fSTrk5ax&#10;tffccfRG6S+wPDFCitXCOhIjhEcT844Da33a7XN6B6iyQ5zP74iLqjea/h/YTFGobW4+IdgxaP9z&#10;lN0zdlySUfo61h8tWKNhOWKE8NXAOhAjhEfDcmjBFo35zPgjZsy/C4sF7KDHDDzryyp12c70HuhK&#10;KevywmFOe9+LLlVGjcvX75UUDmIvrB9ayXDyPFijYDlihPDlwhqOEcKjMB+gP8dyWPUGtz0J1koE&#10;Drx8wH0s67eKMeqNpz+BbixEdzh5Msu/avWG8evjjpld9owjhfVBC7YoWHyMEL4cWIMxQngULF4L&#10;tiDZoJnTUywW0AOLwX3aXs08R3YX+znTotq68qaL0ZXGYe0dhNCdUtrt9veqMctxxtJLMpi+k7Vv&#10;lezcfG9YS2HxMUJ4s7CGYoTwUrqjyWNYvNXWOP7iAz1YrswQ31L2ZU5/lDbys7S6kjMGdGXZtFn7&#10;B6Gtq54uV0LFclVxTHP6zvIcrG2rKl8gsvgYIbwZWAMxQngpLFYLtkrYAZLfLprJEZk3bLda26/B&#10;/Bys7VULXSmlN5g9k8VrHTuVlp6iC+aFaG2e89kdpq9Ct4K02h35zErPKGTs2+1O9jM3BmtXC7ZS&#10;6n68QfhisMQxQngpLFYLtlqYg/AVmA3C2j0IoTtBeoPpb7HYkHqjaemtPLqnw2csq5Y5a/i/0bUo&#10;Op3tj+TvoO32dVnZ3ovzw2XeRR63z9q1gq0UFhsjhNfDvLU/lSUtE8JLYbFWvdNnoy7PKqPd6bwL&#10;s3OYV7y/ZW0fhNClICyuipDGy9HB2QeyuIOU6dPd0b0g9gzJYg9S87Hl71BEYW1axd5EjMWWqT9O&#10;fw3h1WEJy4TQUlis1dZW83dVK7Bmz8VEr4KwuDpCOi/yTsXiDlroXhnfag9I8675DJRluAeuhrVn&#10;lezcFnX/XBZbJoRWgyUqE0JLYbFWsCwN1uZByny+ex26xrn6lh6LW0S93fQqZKckw0nw31UHJbl5&#10;NrpYxiWtdvvP1Lvmx1AuV3LRd1DWnpVcOwtbEBZbJoTG0R1OvpclCUk++yA8CIu1gmU5HNCj4sqE&#10;3lGOnzpzfxbThPqj2b9HMxQWsy5CF4PIASm/C8VifmorQpHlKzEt2zdLf2xhXjieyGJDki+QEF4O&#10;S1AmhAZhcVawLAXW3joI3fNwbun/ytgaT+y31RQWsy6Snxmim0HUwei+622zg5W1ZQVLEBZXJoSG&#10;MZ8xKj81GKFBWJwVLEuBtVdFvXH6BqRqDMlrThdfgEWK249lCc1R7L6AxaXg9qeqkKaM7Hk15jT2&#10;c+xgdGHtWMEShMWVCaF+zFvrX7DAkBDqxZzm/lcWJ+rvTr4VtsZh7cUI4Ushpg3dl1UIzVKk3hyg&#10;K/mNYX9c73e9CA8iB2Krtf37WCyFtWMFi5c697RFqJ9lHJgsRiT3doWlcVh7ZULo0sjbOXnjURTN&#10;0RtOPqX7tKh6w9mfInXOMfNiqD0o9pGdUmN+JfR20xfr/sUIoY3C2hH1R6n34gXhUByYzG8FS+Ow&#10;tkJKxmn0rwzMRn8OyxGSPJnaDObH7DJSUXRcHW1dccNFSBVkLi6A9vSG6f+r42JlPhJ80myDSrcu&#10;YXlCQlhjmLF+F2tHBAtl7Q/M3iD9S+YXwdI4rK2QzGe9/wuhXlhcXR259vu91/z2R5M7WIxPlb7R&#10;czBnKz+jc6HYi/Y2pZire1hcSAhrDNaGFSxzrP2Bybyi3mDyDlgahbVVJoRSmH9RITWF+bWaeK5H&#10;d5Q+zJM7+OgJFtOU0ASlO0zPsBifat3jpwTWjkiujIOlwFofmMxnBUujsHbK1B+mb0M4hcUsov5w&#10;9nNIPQf317tdiiU5ffarWV6fEEY5Opo8mMU0ITThhcWEdNl1Z74RoY0Q+rE5LAUO5YFpXgG/HZbG&#10;6A5vT1hbMUIKCvMvIqTNMaf6vzfneXz4f4shzGn5xM1XRUjjhcU0oa3rw0/8ZjFlQmhjsDZE/UH6&#10;w7DkrO2BGXrMHiyNwtqJFVJQmH8RIW0hb388jbvRF8HsFLfoXE0IqSnM34SQnmJ28tL79/iEFI1Q&#10;5V1zbQ9M5hElw/RNsDRGf8EbJF8ynNwHqSgspo7Mdn2rnU8Gk3oPRT116lKdcxlCSxR5ViSLWUTJ&#10;aPY3SE9hMbFCisZgbYhQnbOWB2boHp+wNAprp6qQyguLqaru7uSxSFcJ88Kz0h8xo1kvLKauzL72&#10;UaSlsJiqQqpGYPmtYMlYywOT1VvB0hi94fTHWDt1hJReWEyZTP/ofYeC7Nx4lOUqk/n48NoTw+lz&#10;+8PZ21h9rI6duiV41wMWU0f90eTBSElhMXWEdI3QH8z+P9aGCJaMQ3VgyhcdsDQGa6euzOnlG5HW&#10;C4tzVeczY3c4/SaWyyeEVYLl8QkhFOavKqTyYj7yfIbF1ZE5SO5E2kZgbYhQnXGoDkxUNwprZxHF&#10;/A/MHET0rg6ojufKm46zPCEhciFYXlewUsxO93IWE6OYSzDlulwWu4iQuhFYflFvMMtvbr12B+aR&#10;wOPwYGmMZHdyHWunCaGJIFW8Gt1OrMzZxi0IbwRzuvtu1o4VbBT5rMxiyoTwICyuCSF9I7D8VrCs&#10;34EZuo4SlsZgbTQpNEM5cnryGMxGkYwnb2RtxAppGoW1YwWLFxbj05Hd2TcgLAiLbUqXnD771Whm&#10;YVh+K1jW78BkdVawNAZrYxlCc7Vg+aoKqZon8CBYOLywGFdm5/w+2IOE/j/YlExfsqdgN0F/NPP+&#10;ew6WzYG5KqHJWBq98wByLgXWngjVXliM1SVPvjH4f2GLXPfL4pclNLsw5sA8xfKLYNkcmMtU1etU&#10;j48m/5jlWVTJaNrYq72GtWUFixdPTNQDiPsHdJd7NL8w/aecuRfLL4Jlc2AuS2giiiOBRzskw/RX&#10;WHlVoanmuPKmi1k7VnBR5Elj2mv2l/+MqiDmBeajOk7UG86GbtmyhG4szOYdswTWxqLaevw4/gLy&#10;K264iObwcPzUmT7zx6p3+tZHI9VCdIfpz7P8WrBSzJlE4d9FKPbivkOiuMDyr25Kb0NTC3MoP2P2&#10;BpNfZPUiWBqDtbGIkDYKNzYZVLtFihm4N7k5YnXpqTP3QppK9CvckhQhlN4ofXuMV3syX8SdFdyY&#10;pnT0iTfE3c0dN+vCIoXlt4JlDQ/M4eQ+rF4ES2OYF4EnsXbqCClLMa+8n2TxVr3R5IOwRsPyxCr4&#10;OXiBd2hkoJR5y979YPPCYhYVUpeRvXCclwemwOpFqG4U1k5VIVUpLDYkhFWC5TkIoTsUn9ctDwkh&#10;XljMIkLaIPaWllqoKsDyi/rD9Awsh+vA7A9nr4elKt5v+1g7VYQ0QZLh9BksNlbHR9PvRKpKrPpX&#10;JVroAoX56wjpvLCYOkqG6buR0kur05EH/DxibykMa0OE6oxDdWCKYCml1er8Wtkrl2BOnX+QtRMj&#10;pAjC4hZR7NOjXMyr8d+zfMtQbzTNr/lksJi6QkovLKaqkCpEguk+nc6TMVfAvEh7n0oNS8ZaHphH&#10;rp1czjwiWCjOgRh9CRVrp0zm3aj0B9ssrkmhmcqYd4DTLF9TQjNeWMwiQlovLKaKkCaI3vfUPjgH&#10;y28FS8ZaHpgC84h6g+knYZmj1dr2P5So0/E+K7POfU4R6sXs/H/I4pal7uDsNWi6MizfIkJaSvf0&#10;2e9gMYsK6SlVb+mphRSNwdoQoTpnbQ9M+fcB84lg4bTb3+e8auU/2m21Wt57kLJ2QkKYFxazKpnt&#10;X/seQKHrX2OFTBTmb0JI74XFxAjhXvb2sc63633OfIx6EaoLhD7zw5KztgemwHwi+VwISxTtzvbH&#10;MRuixdryCTFeWMxBqTuYPh/dqgXL6ZN5Qf2nCKOwmCaE9F5YTJkQ6qXT2b5LDkSzf0VdesnaEMn/&#10;h2HJWesDs8orjMN32FcveTqTFJj5L2c1AZLRNPqU59jg5gcgjMJi1kVb1z4j6vFzIVheEaq9sJgm&#10;hPScUY0flJ8M3w6T8EDZ3zA/B2vDCpYCa31gCswrMp8LPwCLj3+E6a46SIPP0hdYWz4hxAuLaVpm&#10;AP8czXkJfRMoMu+o/wzWhUnG6YdYG8sUmvbCYkKSK5MQ6sXuU6GDUcPaEcnDmWApsPYHpnnX9N4T&#10;FBYv2GiF/2HaMkzpD3BZWz4hJIgZ6J9ksT6Z7XdHbzx9CsKXQn80eyVrW9QfTmNO/WthxvMVrM2q&#10;6o/TlyJlEBZbJoR6kX2nvb397FZr+w9RZPcrCmvDCpY51v7AFJjfChYv5l3yva1W65Wy4axM6S6q&#10;vbC2fELIoSMZzqIf12cO1sch7NDA1qNMCC2wv9/sYz5f/p0tl30MxXP0Bv5LMGGhHIoDU2Axov4w&#10;/QdYvOhXNgEbM/vsGYK1FxLC1g65BSbr76Jq+vkeTcH6GiOEe7EHopWUtdtt//+zA59tk2H6Ergo&#10;h+bA7A+mz2ZxomQ0PQtbmHb7dhyU0ReKs/bKZPrz3xG+Esy72XtZP1ap3mj2bHRnqzue3DcZpPRf&#10;BsuC9amKkMYLDsTC4w/twemDtWMFi5dDc2AK/cGk0hOTXOwrnTkwv2TeRbMf55ZtXIG1V0fmgL0d&#10;KcOcO7fwrUWScfpnksoM8Ep+7Z/12wPzayXD6b+UdTZW3zXNptxsk+H0uSx+Ecmj4dGGF7Ov/A5m&#10;M9rtTulZGmvLCpYgh+rAFFisFSxR2IPUyhTdba+G0x+l72NtrovQTQrzNyk046PS/4dXqa2dHTrm&#10;5kB8GWYz9H7Sbm+n2F+8sLasYCnl0B2YAou3giVIq9V5jt242bTTuaZsY1tYm+ug7vCZ8xdSK1hM&#10;E0J6LyxmHYTuFTD7hfu4/ntjvzi6t1gOa8sKligO5YEpsBxWsIRpt59qNDUzzzantu9D6UpPbZuW&#10;XPyPLlJYzCJCWi8s5qDVHaY/iu7NgbH/FplaSbk5dX3zovtF1V8FHdoDU2B5rGJvBWExG/6LdjDM&#10;gSoXynf3avywdg9a5pR77iGomv7Q/zm9ipDOC4s5aKFrlVn1QSkc6gNTYLmszMq9HLYg7Xb7zWZS&#10;uALDDIb3Vyya3mD6U6ztg1R/UHKBwMmTC12ojixeWMxBynRp7kslc9r6izLZW/IS9dNB1qYVLJU5&#10;9AemwPJpwVYJvHN+0c5nhQGS4fRzrO2DFLrmhcWEhLAgLO6gdPz09H7o1hwyplYoqszxQXoba9cK&#10;tlqcFwem0BtP38/yWsEWw7WY7h2c7fb/j0V7gH4Vpg/MCh16g8laHaDoViksVpScnj0BliAs9qDU&#10;Hd76tehWKfbgxMeXaFi7WrDV5rw5MDPGkyMst1WywM+f8gFsb+e3zTDL3v9nJcNJIzdqbkK9Yfph&#10;dKtxesPps1ibByF0KUins/15O5YiFNsX3ShY21a9Qfoh2Bbi/DowAcuvBVsU7XbnL7JBa7eHKDKf&#10;T1ovcwc2BOvDQag3mv4PdGlh+qPJa1kbByF0qRSM19P2lvZfbLFYSm8Q/rgCWyOclwem0B+kwec3&#10;yu1EYK3C3dlgxg6u2S5/zPpyEJKBR7eikZtssVwHoZqPxTtix0/U6mxH/UJFYH3Qgq0xztsD08La&#10;0oItmmxAW51fNrPZzX3NZ9A/1wdmq3NR1A5vttFdrD8b+dXbPXsTNl8Q83nxY0Z3YXEhWD+0Lt1N&#10;7e9+G+W8PzAF89nyzaxNLVgrk736drY/iIOz1q0le6P01axPG5lxuf5c9J0EZAzMAfl5mTdTue+R&#10;jMdXynJVYl44YV0KF8SBaWHtuoK1jLthJ/D+Dk/xzThor9hbLIf160JRUvFzcPbCuLd9M9Ry9j/K&#10;Vqv1+zKNJRmkf8T6pQXrUrmgDkwLa98VrAtBd5rO9h1YlG8Iv7DvaT0HxXP0h+nbWB/PB3XHk/zL&#10;mFjMC+In5rarWq5DEvFl1mXX3fow2JfOBXlgZpw6dSnrhyu4a+HZeR6ul1EWvACd0R/N1uaLmFiV&#10;/H/xUWp75JjP8H9qttZjVd19pdzx9s3Bmt1RAMvR9EflT6U2B+1rYF8ZF+6BCY5dc/sJ1h9XsDeC&#10;s1NRtKfV2f4N8+56Z1YRQW+YPpGtw7LVG6cfkqe1oRsxPNrdFs5yIvPyBZs58OyZBr15lWA8n8Zs&#10;Kaz/rvrDqVyqeSBc8AfmPnE/TjavsKV32ovgvnpnnKPd/iGpb7U6+Q2qzc75Bh0j88Ech4fLsvVo&#10;t/MHwzrr9hi7jLLSHxf46I5u8z65W6s7mP4rhBwYmwOTwPrHtHX1LT2ENIqzY2a4ZTLf3t7+AfMu&#10;Ifcuiv69oKBylV3EXQnk/Iq9pT1M/7LrjQ3bbv/tcn4Rh0LXLwobO6atnXPBH8uvks2BGSAZTj/L&#10;+spk7I3u5GZ3fbrdOUVmB8+/rXR3Wmf5oZjKQSGXDGbvSK3W9u/ulZry7e0f1PFN4PRhDlW/Lcum&#10;P69WfnsG8VV7i4vDxsgnhKwVmwMzEtZnn7auvOk4whrHnNL+yd5O3LkaRflOr3Z0OSg/JsvtTuev&#10;3Tp3WROqa3U6Px6oz/6F5NaxZbxgNP7uxMbCp97gzEmErSWbA7Mi/eHkyaz/Pi35jnn5E8zMO9Af&#10;YDYjP0g6nSfk88BZfkigri4PMsqujFom3eGZb2fb3Cd56hdC157NgbkAvcHkh9m6hNQdpSnCN1Tl&#10;ypsuZts0JLMvNnJp3qrZHJgNcez02a9j61WmZDhb2k+yDjtyW0u2zcpkdurs1p2Hmc2BuSTYOsZK&#10;bquPNBcM5jTzd9i2iJX8uwupzgs2B+aK6AceKVhFW9dXfjzcOrHwjayttp54w2XIeV6yOTAPiN5g&#10;+ga2HZpQMp48BM2sjP6pM/dKRrPXsP4sKrM/1X9C9iFlc2CuEeZd9TfZtrmQZPadj2JzXNBsDsxD&#10;QDJIv49ts8Ms85nylVi9DYTNgXkeYHbyB8s1vGy7HpR6u+lV6N6GGmwOzA0b1pBkPP1ldpyEhFA/&#10;F8qBydZjmeoOzl6Dpg87rWQ8u5Ot47KEdg8NmwNzAdh6rIt6o/TtVe6Xsyh1L7BYldDNQ8NSDsxk&#10;MPsMCwwJoUuHtR0jhBdgvsOiY7sT7w+OfbA8h0VYhQLmc3mth/oifKlsDsxIIbwA8x1WYZUKMN9h&#10;FVapwObAjBBCg5jTs0ezWFewU5g/RggvwHyHVVilAsx3WIVVKrCMA5P5XcEaZHNgRgrhBZjvsAqr&#10;VID5DquwSgU2B2aEEBpkc2AuT1ilAsx3WIVVKrA5MCOE0CCbA3N5wioVYL7DKqxSgXU+MLu7t30z&#10;iw0JoX42B+bhE1apAPMdVmGVClxwB+ay/o95kAcmU28wef+J4fT3k9H09mSYnk7qPYEqx+T4/v5w&#10;+iesrWULXSjAfMtWbzB9f384+4nu8Pboh8/6kPHIxmU0fb6ME2uvjpCewvyuYA2yOTDXWObM4z+e&#10;GKVfj657SYaT57H4KkKqAsxXRckw7mnUQjKcPsO8g72J5Vk3ocsU5ncFa5AL7sBMxrM3ivrj6b/V&#10;MnHPtHLrbIzNv44yO/WXe8PJzVjNOcw7UJIEHrwKWwHmE5m2fhMWL/1TcmH99A4Wf9iFVaQwvytY&#10;g5yXB+YyZNbpLvOq/jlzWvRp2eH6w/R3T8gp7OC2R6F7y2Nn525HzY5u2q71jiIHLTI1y8mT26y9&#10;MnWH6Q1bp85ciizL5drJ5d3d6a0yXjJuMn5yv2AZSxlT1r9lCz0LsjkwD5HMAfb6i0/f8jVytzhs&#10;knjG33+5GZePSp5klL4FpZXJ+jFOv2h28J9GUSyto4Ozdzd9+Cm9TheisD2CHKoDc8OGC4XNgblh&#10;wxqyOTA3bFhDNgfmhvOWY6fPPkLu3Ncbph9g+9z5Jqy2nzoH5mFUfzj7+2Qwe9nWg3fW5vFt5wsn&#10;hukLkmFa+QqyC1nYdH4ulAOzScn/GbH5zi9Ontvuj2c/wdZ5o2aFLe5nc2CuRv3R7Hps8pVz/NSZ&#10;vjlF/DDr10YHIwzNhg0bNmzYsGHDhg0bNmzY0DBbW/8LkdBmSU2HbXUAAAAASUVORK5CYIJQSwEC&#10;LQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDfIU6ezwQAAKwLAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAADUHAABkcnMv&#10;X3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAK/lCoTdAAAABQEAAA8AAAAAAAAA&#10;AAAAAAAAKAgAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQBu5PJybEkAAGxJAAAUAAAA&#10;AAAAAAAAAAAAADIJAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLBQYAAAAABgAGAHwBAADQUgAAAAA=&#10;">
-[...85 lines deleted...]
-            </v:group>
+            <v:shapetype w14:anchorId="7028B74C" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:1.4pt;width:442.2pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQAk89k+2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI5Ba8JAFITvBf/D8oReim4SqKQxLyJCDz1WBa9r9jWJZt+G7Mak/vquvbSnYZhh5ss3k2nF&#10;jXrXWEaIlxEI4tLqhiuE4+F9kYJwXrFWrWVC+CYHm2L2lKtM25E/6bb3lQgj7DKFUHvfZVK6siaj&#10;3NJ2xCH7sr1RPti+krpXYxg3rUyiaCWNajg81KqjXU3ldT8YBHLDaxxt30x1/LiPL6fkfhm7A+Lz&#10;fNquQXia/F8ZHvgBHYrAdLYDaydahEUSyD3CQ0KcpvEKxPnXyyKX//GLHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBvLwSitwEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAk89k+2gAAAAYBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="13EB0CA0" w14:textId="216148EA" w:rsidR="002B1509" w:rsidRPr="0077586E" w:rsidRDefault="002B1509" w:rsidP="0077586E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="6BECD830" w14:textId="39DBCEA7" w:rsidR="00CB4DCB" w:rsidRDefault="00EC1734" w:rsidP="00CB4DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="709"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="7938"/>
+        <w:tab w:val="right" w:pos="8789"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D36D0A" wp14:editId="1E8AC773">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>116501</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-114931</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="498715" cy="591402"/>
+          <wp:effectExtent l="76200" t="57150" r="53975" b="94615"/>
+          <wp:wrapNone/>
+          <wp:docPr id="26" name="Picture 26" descr="A two blue logos with a book and a symbol&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Picture 2" descr="A two blue logos with a book and a symbol&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                        <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                          <a14:imgLayer r:embed="rId2">
+                            <a14:imgEffect>
+                              <a14:sharpenSoften amount="50000"/>
+                            </a14:imgEffect>
+                          </a14:imgLayer>
+                        </a14:imgProps>
+                      </a:ext>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="12821" t="24039" r="58440" b="21474"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="498715" cy="591402"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:effectLst>
+                    <a:outerShdw blurRad="44450" dist="27940" dir="5400000" algn="ctr">
+                      <a:srgbClr val="000000">
+                        <a:alpha val="32000"/>
+                      </a:srgbClr>
+                    </a:outerShdw>
+                  </a:effectLst>
+                  <a:scene3d>
+                    <a:camera prst="orthographicFront">
+                      <a:rot lat="0" lon="0" rev="0"/>
+                    </a:camera>
+                    <a:lightRig rig="balanced" dir="t">
+                      <a:rot lat="0" lon="0" rev="8700000"/>
+                    </a:lightRig>
+                  </a:scene3d>
+                  <a:sp3d>
+                    <a:bevelT w="190500" h="38100"/>
+                  </a:sp3d>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wpg">
+        <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03DF8FEB" wp14:editId="32A0EB09">
-[...2 lines deleted...]
-              <wp:docPr id="26" name="Group 26"/>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664895" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AA8352C" wp14:editId="6CE74753">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>371804</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-86317</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="323850" cy="551961"/>
+              <wp:effectExtent l="0" t="0" r="0" b="635"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1130159399" name="Oval 1130159399"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                    <wpg:grpSpPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4666824" cy="1136650"/>
-[...1 lines deleted...]
-                        <a:chExt cx="4666824" cy="1136650"/>
+                        <a:ext cx="323850" cy="551961"/>
                       </a:xfrm>
-                    </wpg:grpSpPr>
-[...147 lines deleted...]
-                  </wpg:wgp>
+                      <a:prstGeom prst="ellipse">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="bg1"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-            </wp:inline>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
-            <v:group w14:anchorId="03DF8FEB" id="Group 26" o:spid="_x0000_s1035" style="width:367.45pt;height:89.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="46668,11366" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBFfwsMwwQAAB0MAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vttu2zgQfV9g/4HQ&#10;u2NdLF+EOIXrXFAgaIMmiz7TNGURlUiCpGNnF/vvO0NKcmyn22yBfbDMy5Azc3jOkJcf9k1Nnrmx&#10;Qsl5lFzEEeGSqbWQm3n0x9PtYBoR66hc01pJPo9euI0+XP3+2+VOFzxVlarX3BDYRNpip+dR5Zwu&#10;hkPLKt5Qe6E0lzBZKtNQB12zGa4N3cHuTT1M43g83Cmz1kYxbi2MXofJ6MrvX5acuS9labkj9TyC&#10;2Jz/Gv9d4Xd4dUmLjaG6EqwNg/5CFA0VEpz2W11TR8nWiLOtGsGMsqp0F0w1Q1WWgnGfA2STxCfZ&#10;3Bm11T6XTbHb6B4mgPYEp1/eln1+fjBErOdROo6IpA2ckXdLoA/g7PSmAJs7ox/1g2kHNqGH+e5L&#10;0+A/ZEL2HtaXHla+d4TB4Gg8Hk/TUUQYzCVJNh7nLfCsgtM5W8eqm5+sHHaOhxhfH44WrIBfixO0&#10;znD6OZ9gldsaHrWbNO/ao6Hm+1YP4Eg1dWIlauFePD3h8DAo+fwg2IMJnQPkeYc4zKJTknhccAUa&#10;hSUUU7pX7LslUi0rKjd8YTUQG7DEExoem/vukb9VLfStqGs8Jmy3mYEITkj0BjiBoNeKbRsuXVCc&#10;4TUkqaSthLYRMQVvVhwIZD6tEzhjULsDEmkjpPOSABrcW4fekRBeFH+l00Ucz9KPg2UeLwejeHIz&#10;WMxGk8EkvpmM4tE0WSbLv3F1Miq2lkP6tL7Wog0dRs+Cf1MBba0I2vIaJc/UVwIEzgfU/fsQYQgR&#10;wlitM9yxCpslgPcVAA9r+gmP9AFcPAYLGsEV71HFLM/HE2DAiSh6asO5G+vuuGoINgBfCMEDSp8h&#10;2BBMZ9LSIPj3gUE4Qb1eHb2QW7ED0Y7Enngq/UexT2dJmkPVAFWnWZ5Ns1BNO9lnkwmkCPUfM4RG&#10;nnontOhVP0jzbJJnfofBLB4fDLoCgHtMp+DjeI8epGP97zRcIrYjOPTexxK8Qt4qv48V1RwQx20P&#10;ok3SDronzPSj2pMQd2uGdZK4PYy3AsXxHxDjRwD0EGZZmmBhxvQzUEaSe8kfGNYR4F0coYVUWAmA&#10;O7SoJX77AYAURwDQLlpsuf1q728Hf7Y4slLrF0jQKGAkkMhqdiuAnvfUugdq4O6EQXgPuC/wKWu1&#10;m0eqbUWkUubPt8bRHo4KZiOyg7t4Hkl4LESk/iThCGfJaIRXt++M8kkKHfN6ZvV6Rm6bpQKJQymC&#10;2HwT7V3dNUujmm9w4gv0CVNUMvA8j1zXXLrwPoBHB+OLhTcKlf1ePmq4DxKvQkT+af+NGt1i7+DU&#10;PquONLQ4kWmwDZgvtk6Vwmv4gGkLPhA4UO7/Z3J/4z86Q8WmcmSppIQyowxJU2QaRgfUX8r27u+4&#10;cSDg0cU/mkxmcXu39xzO0zTJQOTIYT/Xq/esxNUCjh0hOsEOq2DgLAFCZdMEnGDfqlqsu7vNms1q&#10;WZu2wuf5EqprW7IPZm/T3LqXmgcHX3kJhPfa9R7wIcr7bSljcA+GexcFA9ZoFW6IdmEb2r8tbO1x&#10;KfeP1N7rOxb3K7xnJV2/uBFSmQDMsXe370Iug30n9JD3gYOIF/Y8CQ/F1Y/6Nyi0jh65r/ve6vCq&#10;v/oHAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph//&#10;/Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH&#10;3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKy&#10;VBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsDBBQABgAIAAAAIQCv5QqE3QAAAAUBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3cSqbWM2pRT1VARbQXqbJtMkNDsbstsk/feOXvTy&#10;YHiP975Jl6NtVE+drx0biCcRKOLcFTWXBj53r3dzUD4gF9g4JgMX8rDMrq9STAo38Af121AqKWGf&#10;oIEqhDbR2ucVWfQT1xKLd3SdxSBnV+qiw0HKbaPvo+hJW6xZFipsaV1RftqerYG3AYfVNH7pN6fj&#10;+rLfPb5/bWIy5vZmXD2DCjSGvzD84As6ZMJ0cGcuvGoMyCPhV8WbTR8WoA4Smi0i0Fmq/9Nn3wAA&#10;AP//AwBQSwMECgAAAAAAAAAhAG7k8nJsSQAAbEkAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAADmAAABEQgGAAABGI3rOAAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L&#10;/GEFAAAACXBIWXMAACHVAAAh1QEEnLSdAABJAUlEQVR4Xu29C7wsWV3fu7t7D/M4j+7qgyMEBRFQ&#10;QLgqYyKXhwcRdIgwD3L2nN0PGUCZyOA8zumuntF78fC6vgPRqyYxaPTiI+iVEJQQRRGukRiuIA8V&#10;FIK8CQ9xeA3gAMn61/6t2v9a/VurVlVX9+59Tn8/n9+uqrV+//9aVauqu7p3ddXWoeDEePY/mVDd&#10;HKyRkBBWj6qJtD82Zp9Tpy71BeqkWqjO8JV7YQExCZgnJi7DNZKgp2Ga0dm+6H+KsLiVXHfrI914&#10;kmMfbTg2nDzBziNpS+YtZcl0ndfrVth5vRbW4xNseYwu0/M5zKCDtaTM4tbZerdhXZehCwoVBlun&#10;pctDHqE/Sv8cs8Xc2liouOGGi3SdxZbZcl2vy1ut1m+3O9tf1L7caxfyAqDLQvOszM4LtNwu5AXA&#10;Lut67dHLbr2dWtz6+QKDW+bWybQ/nH5J17vz3eGZb5dlwZZZz3yBIVSWXDd5CIqyMj0VrC9YNldg&#10;cMv01M4Ldt6uVW84+SvrcX2FsrkCA1vGbMHPPL66Qplb0Gpt/74tt1PXI+hlXd89PXmMLWcvMLI8&#10;V+B7NbHLgjuv6/W80B9NPiHTQrle0OaCCdgyraOnbvoKVBdigi+FeiEvBLZOS5eHPBa7XKhzjXpe&#10;sPWuT0hGk9eyenctBV0fbJTtCCFlQYAt52VlAbZh4djps4+wfifuiPwxe/4rZKrjLQW/E5zDym0H&#10;dEcM34BpBsslFPKx5JqyekulPGVmi/UxJcPpZ2HzYr3zCw62zioZpa9DVY7rEaGqQKFOL+hpE2I5&#10;ZT7YqMyb85w32eUymc38S268ntr5OQOTnC9lZkO2DNx5n3R9wZwtNIjN6ypY6VMWtKFp2KYWobo5&#10;WCMhIawelZOdPLldye/iC+6PpnfpOuYRbHlvOM1O8EphiViZi+uxy2Vx3kAsZrRanRdiNntPtUJR&#10;FmMmHTsvMi+jX5blOdwG9PxWu32dm9j1W8Sn63y+DNeYFRpsY7Y+pCwAmHPdH7ZlrN7X4HFM5xpE&#10;cQarMx+EP2XrZCro+Qwp6A4nT7bzWSGQZS1dxuptuSE7AbfLTl2xIisArjEZTT8tU1tu65Lx9EqZ&#10;CnMxg/SfZjPXPOtEXm6Ovb+wC9psxuQOXe4qMwG3nNXraaFRjZRps+th9e6yzAu6PCuwjWqToMtC&#10;8+YY/AVbpsvtvKDLs4KyRrPyk+e2dVlmAHZZT12f64laU8EuM9/xwZl/YueZrz9O/4VM87Kqm7c/&#10;mP0Tu8zk+u0rlC2XaaUdSftC9Xq+tNG80CDzutytw2yGrbfldqpfQvXU26ggy7rMLmuhKoeWnzvX&#10;lkle7m5eO29ePz9ml7XcMp/HXUshn/c12mp3PiJTU/9RKdOScoun7jHyx7xsPj9bAnm926igl80a&#10;/4NMbdKQsgATgmkhj5Avs0YFViZIuSspb7cvenpmALZck5f5GhXccjtOdsqQmNJ8oUaFUBKNyZOd&#10;KWKREt2oxnaACZYguS92Ta1QXCDGI+R1yWD2Gbugp+68q5g6PRXyeb2meuqaXYXKBTvPyuYa9Skz&#10;G/R8d3TbY7auyL8WaLkxVqjnjTZJMkqfoxu2yipto7HqD6ePywI3XAiwXaCukHI9YB3U6g6nT4W1&#10;FBbvCtbVwDogQnXjsLZEqG6WKg0xr9XWlTddDFsG81jBMkcVbzTmJfmPy5KW1S9CKK+u83miKEvi&#10;KxfkPFELxUGst9VqZV/qtdvtt2UVwNcXXe7WleINfPzkSCihu1I6T6wQmuPm7A1vvZp5dQ63bo5k&#10;OP2cz0wTtNvXt9vbt2GpdMVgy2EeLdgyfBsRixk61q0rwE07HRbUam3/HmYrddiW9Yfpq1BUGi+C&#10;NUOvtFuvY3R5Dqs0L0ZvpWagY3yC1etFdVyuq2/pwS5calc4rweFGI17woviLACzczC/i5vLlS2X&#10;aX+Ufl6mjGQ0/RE3zsWto362onMmhesVdJmvDos5Pp8rVNN2NaVe34pmlQ7aZxUq1zCPCNXBHL5y&#10;ja6jXndF5wyKMh9bZj6LrjOfAZ/K/LpMC9U5upz6Fl1REaozyuo1br3rtfVMsOT0n3LmXrac+poa&#10;UXdZ0L5QnV3OKgzuPBOq87cbXc58cyuaDKb/URskUbt90Z/KvPZpj1su6g2m70d1BvOIesPJfXz1&#10;WaDBV264AtPco+cLXt+LkZ2XFWVv0rZe0GU+wZrjlmuvFqppu26/MEu9dEV7w/SvtUkSmhPu38Ui&#10;T1SCjqkSJ7hxegUFN6frz2ArKswZt7a+GdMMHRNSZv7uZybeOgOrYxJvu7Od/c/WoussbkyGb0UF&#10;VqYxZzTv0rE+wU47oMt8gnUOXz2NDa1oxhVXZBfB98ezL6JEtuqHfbuPT7DlMI8rWMH2IzCTwT17&#10;0BylKwpC9VVXOiSkyJC8Zccjg+aLXVFLmdd2rN3pvCMrKMF8pn22TO1Kmb3lrqzCIbZ/Au1j1RXV&#10;lMWp0XiQXRFVFsZ5AUNpFDRukRXV6BxVcy0Sy6B5mlrREDq/Fqobh7Zh/3s4V+GgPdbnlpVp66r0&#10;WJ04kRsnyz6oz7eivmVd7pbFqKk4WRbcZYH5vLuubzlW5sPB5xA617CdN21/ITMYtCdGCJvrp8B8&#10;KzlGVw1dH3dF68icCuZnTYvAci8qpN6wYYOBHSMhJcPpryJ0vWGdryukXA9YB5sUmjkYWIdcwRoF&#10;i9e67PrpPWBdDawTVrAsBMtrBcvyYI2KUN04ySgdsPZEsDRLnYZYjE/JYJL/Z9ylvzv7NywG1c1Q&#10;pQHmFfUH6X+CZY+dG48yn8iM4J1wFWBeVC2Gm/Todbc+ElU5yc5tXdeHqmqoW2l485y8/pJSTxVi&#10;koXqW63Oj2M2o93Z/h/Od0DZj0gYOm9vNLsexTm6XoTiapQlCdUJZoU+Zf6ebnU6L0ZRhu/Lrna7&#10;80bMFgi1o+tYfZCy4FBddTrX2pXudLY/mRVtbX0NpmDvKpeyvrB6LzpI/hWI4ow82ZU35b+8s6hR&#10;6u+V7CPf1uu8osBVnCfa7Xb270Y96jYOizk6Z384y36jEUQHiFCcwcqErCOdTuHy6hOD9GU6T4wQ&#10;GoR5E/z3LiqP2Qqv8pl9Ccyx9w/mBea5WJzbSHWEVHLR1avNMf0iM/t1eyV7uD5Bx7t1BQqmayeX&#10;o9i7gi46ngm2DFbvClbQvq1s1/XHgt44fYPP5Japxh4of/rD6a/rWFf2p30M5teCLSe0ojpOl+f4&#10;Kr0BQMf5BCttQ5f5BGuOOUQ+LlNWH4qjlf3R5JXUDMwBP9FxTLCaXOnnfXVuOROsGbVG01fhLrvo&#10;GJ9gpV5UReURwW5Xcu/z5Xhyua4TWAwvNLjLGh1jhaocW+b6tDKjQc9bXK/rsSPq1lE/K5wzKbTf&#10;59G4fi1YgpT53TrqZ4Uy3xulr8ZiAebvkxtWoIo3avB5rLZ2zt0N1d4cFinvjab/zc7Ped3C3m56&#10;VcHg4PoFXcbqMJvj+vSyVmY2sDKNrqNet3DOoNBe7XHLReYV9ctm62bXDViYD1XRdd3dWx+L4hzt&#10;196sUnAL5wwK7dUet1zXCazeCpZgDl+5xpZTn1s4Z1Bor/bITWHcMost74/5/yZR5M3tlus6jS2n&#10;PrewUOmgvVaomotjHo1bp/2hcl2nkXJzAvO31OcWFioV2ucKlpyyesH+lBaLc/0QdJkWqgsEfW5h&#10;oVKhfa5gySirt8h9QXWd67XLTLAUCPrcwkKlQvu0UJ1hl0Mei1vH5q3HVWZyCPrcwkKlQn75o72u&#10;T5Z7g/QvsZgR8rrldp6Vu0JVdmrnnt4x31yD2fTk9ZdklQ7aa/2Cr1xw61zBFp1b12mkvD+afRX1&#10;uYWugX200fWCLmf1AvOIUB3M4SvX2HLqcwvnDHtk38C5XkGXMcGWEaqvUofifAB6w9kP2nLmmyt0&#10;DWUjqct8umx85hthzzgxSt9n61BE86CKtmv69SX3eNTz2ksL9bxeSUF589u52zIrdls8KU+G6a9g&#10;MScZTHbdeCtYaB81uo56WeGcCV9aCcwfg46rEsti5OtKzGboOuanhe4yRjP/ZlzH0JvLPvGJl2mP&#10;T3BTjg7OnIzxu3XUTwsNbpnv2AwJdq8f1VH5YM1gfcFiIReKPIUGVtZqdfIbSem4kGCf86O4Uh6z&#10;coV/0Oo6ixuTQQsBK686orDOeVFcJcfcCYpTn0HiPIWAlctK1l1RF+Z1BWtGaDe10FhaqAjVWXQO&#10;n2DNYR6t/ih9D6x25fJreawHiwV0DhR5Ch3K6jN2zt1N51pEyJihR0+wnmSQfgZFBWgeWkjwedqd&#10;zn/XHWFfT8YKKRw612JmKxmnfxT2LriSRwdn7+7ztdudD5gVza5BZ8dNSHJHDNiFe8kfyWGVlRrk&#10;2z8bgyKKzo2i+JW0xHh158qI8VbpI/XSwhKs3963NppW6wWYy7ArKNN2Zzt4kZLvIiYX6xehqN5K&#10;CmVx5sThJZiVKzvuMCvxHrMy+deSZZTl90HjaGEFFo130fnq5KSxtLAGOk+lfKfO5A89qxxLoDlo&#10;4QLofFWFFAtB89HCBkl2br63bsPKfID+Q1gaRbeBovorqeN8gjXIxaduvD+L1YI1ChpHCwmuTy/H&#10;KktkYHUhSYx7cUWWiEA9rLA3Sh/tlrk+vRyrReJ8K+lb1mW0cLOSqkzoD9MdXReS+Fk5UzKa3Xli&#10;lH591ohh5SsZI4TN5XeXhWOnz36dLo8RQvN8WKT5aaFeySpCeE53d/JYX52vvD+8/XG2rooQHr+S&#10;hxm6PrRwjTGfRt6u+xwSQoorWVdItRDJYPrPWe5FhNTNrGRIaGbDhg0bzjvYa16M3AtWNiwZ+fKT&#10;DcSqhG5sqMLxkudUrZvQ7Q0C20CLqDeY/hZSR2E+kL+H5amr/BF+FwKXOtf6VRXSrIxLT+3dVLiu&#10;kOb8oTdM/wVb0ZAQurb0x+ncj5nLdMmTb8zucXwoYSvkE0IWxrzMvYjlD6k3nHwbwmtz/PT0fiy3&#10;Twhbb5Jx+jHWeVf90YTeGrUMlmsVQvPRsBw+IWR9YJ1kgr2cK2+6mMW7SnYn/w4RjWFOiqJeQmEv&#10;hcUywX5wsE65grUUFmsFSy3anc7bMbsQye70t1nfrGALwuJcwbpaWEe0YAvC4kSoLqWzfVH+SHi5&#10;Gqrj3F0+K9u7Sip7pI3My7TV2n5lu91+ppk9YcvNMr2XTgjWdxGqvbAYV7AuF9awFmxeWEx3NDuL&#10;6hCX2MFptVo/0+p0nieFdoDsVIOyY44nu+OTL84tl6nvkjkNWy8RqinMr7W1s5P/uL1R2D3BtGDj&#10;nDy5HRsTs3FdzzIwR+rTTWtPwGKG2xcfsetqYX4t2JqBNaAF2xzHd89cGesV3I0VM2j90ey1bhuL&#10;CGkp5tXg190+tdudd/v6KT8fqpLf9WrBshgssRUslCpe2Rh6AH0bx825KqH5OdDPrpqnO+Bl1936&#10;sNicrk/r+OjmfwxbdVhCK1jmiPW1Otu/6WyAb5J5zbHR5LvdfFWVDNI39E/PHmSO4F9l9XWE7hWQ&#10;dXDWxz5mPKc3Su/UefrDyZdQVSAZTN+pfa5gi4clsYKlwPHd9Fu0pz+efQxVFLvi5nVqnE0VOk9V&#10;yYXTSFMKi68qpCpgTpjen68fISaH4Pqs+sO0/J6FFpbACpYCMR7BrOSHZar3Youbo46QqkBZfW84&#10;uVl76grpCoQGdGt00/FCvPMwaov2FDSc/hIsfmggBEuBGI/GXcHYb1xCkhxIl8N8VnJ2DVsO89UR&#10;0hXQ61y2E6O4gOuxQjWnN5q+mAWJYCkQ4wnhxtcV0uUwDxPsOcxTV0iZY16V3ovZOcpizfv9612P&#10;FSzzMLMI1QViPD7c2EWElDnMExLCMswJSXZXyqaEtAXkyHSOTvN5tnx7uvVasOwTelgOLDll9SHc&#10;WK3e8Lbof0eJH7M5br4YdYeT/HmogpRhNho3pxYsBciAZug4OaFEcY6u10L1PrGDmQzTj/jqytBx&#10;WqiuhBvn5mSSXw7AnmHLsZhj3oOzo6Uqui0t+/DdGHQcinJ0nRaq94kdTF95GTpOC9U5zMMEe06M&#10;hyG+I9dNHoLFDDdPSMae3/ZHYB4RqkvpD2fv9sXpci1U7xMzmLrM7L35fyzK0HGuYMlhHibYt44+&#10;8QbvHQZcdLwrWHKYxyeE5DCPCNWl+GJ0uRaq96k6mCiKQse5giWHeUJCGIX5fUJIDvP4hJAMVq8F&#10;W5Du4Ow1LEaXaaF6n7LBTEaz17hlMegYn2DNYR4t2OboDWefYv4YIUUO8zDBnsM8WrCVwmJ0mRaq&#10;9ykbzMKy57aODB0XEuw5ZfUW12eFai9lMaxeSy7DhDWH+ZhgD6L93eGtX+uWaWUBmkqDGQm7OWlI&#10;CMtxzz4tvtshWMFWSijusp3pPdx6K1hyetdNvo35fEJYEBbjllllAZplDKaOiVXoS2TmdwVrNKFY&#10;XcfqBdcTI4QG6Y+L1xtLmV7WygI06zCYCJuDeUNCWCllcb5yQcdVFVIE6T+leDW9lOllrSxAc9CD&#10;iZACtu74aPqdKMrRsUyweSmL6Y3S7HtqLOZIWXc4LfzvVeeIEcKCsBi3zCoL0CxjMAUdxwRbgWRw&#10;9lGub9GX3xghXYZbpn2i/mBWeHbF1sNP0RtQMSEix36912ptvwpFhfbMZ/p3uWVaWYCmymDaMob7&#10;naMbp3X0dPpo2HKYzxWsFOaPFVJksHom2HOYR+vIqTMPhTWIjkGRNzeq9ykbTIGVCexLY4uOcQVL&#10;DvOUCaGUZDx7B4thQkgO8zCZ7XYTQjKYRwu2AjgyC688LEaXaaF6n0UGswwdp4XqHOapov54+lak&#10;orAYK1hymMcnhOQwj0g+UsESxI1DsTcvqveJGcwjw9lDWblLG4++0+g4XzzzxIr1/9jolvxOVz7c&#10;mDpCqgy59R/ziGDJaXU6PybTdqfz11kB8MXoci1U7xMzmIIu742dmzu028/Ym7R/IFtW9Jzni1qh&#10;eo7eIL3F9OmnsFib2PZCyE/2zNntT/bGs2cGrzL3XOwtgiPH7PCfz15eO9t3oChDxySDGX04ritU&#10;7xM7mEKozsLeR5Ph7MM6VguW2iSjs96Hu5cJKWrTvS6duy5WC7YCeJ8s1JXFufVWqN6nymAKZfWg&#10;g2kBHduUkLpyboTlMM8iQtoctpML5qjPHibjixN0vRaq96k6mOZl54fKPIKv8zp2USFlDvMw9YbT&#10;IUIy+qOz/4X56ggpM+w2YEej0B3eWrgPIorn0B4tVO9TdTCF3nj6lDKfbwWEy0a33lPHLyKkzGEe&#10;rSO7N38lrBnd0fRHmK+OkNK8MW7/n5jLYNuhP5pF3TFX0D4tVO9TZzAt2nvZzo35oyhcZGVa29t/&#10;YOezQkOywMMUtJLTZx+BlDnMh6oc5qkjpMvJ1rfV+ddYnKMs3sX1W6F6n0UGU4iNkRU0Z7vZ7zHd&#10;PfXI7q3f4OapI6QrxbzMPovFVxXS5dj1ctdPU5aD4cZYoXqfRQdTcOPkZRRVBcznq1/FrHeF3Vx1&#10;hXQ5/eH055ivqpAuxN0xLVAjT44ba4XqfZoYTEtM/N4gbstP1E7ulfgxA/AlN+dBCN0pIOthhSKK&#10;2b6Fp+b68oVw461QvU+Tg2mpmsduEHfqcum1i93pK0Zlv7QyH/o/aCbfKvOhgewPJu91c6OqMm4e&#10;K1Tvs4zBzDh5/SVuvu5wmn1TFIJtIHeQ29vbPyxTl+44/VG3TVf9gQzWDv0crHHbdPvlLltYm6iq&#10;DcspQvU+SxtMxSK59cZstztv1j8PlKl5I35xNt2njWkpvgHS01a7/XqZD8GeblllHctguUWo3mcV&#10;g2lhbYhQXZX8Nxmy0dudzrvtfD7tdK61y8Keb/tDWJQvuv/KLL/PzH7HXkk8yWD65gbXJQhrR4Tq&#10;fVY5mBrWnhUsa8Wlo5u879dbj58cgW0psDZFqN7noAbThbWvBdtKSIaTF7A+aMG6Elj7IlTvsy6D&#10;6cL6E6PeYPqU46fO5E+Etpiy+5sz1ZewmDJ1R+nPI82BwPokQvU+6zqYPvrj9F+zvjah/uim42hm&#10;rWB9FaF6n4MYTNaWq/5wOnfVwkEhfWF9dAV747C2RKjeJxnMPsOMIlgqwfJYwRI1mHW0tXUu6mMJ&#10;i21CSG8OkOJD2bRgqQTLI0L1PlUGU37IkozSn9ZCVQ7LYwXL0jamKzS38vaqDGbZ9hRYHhGq96ky&#10;mOyBdqjKceu1YNkMpqKsXnA9VqjeZzOYzQnNHdxgVjkBWnQwYyR3hDSf8wq3CLWYjxaVnsiAsEp9&#10;kstiEDaHGaSns5gqQqqcsnrB9Vihep+mB3NRusPbk8qDNi5+A5OXA3fZUunRFub97Nj33J7dQbpJ&#10;3HZQXMD1WKF6n0UH86B1fJieRvcqY9b9X7GcByl0rQDziVC9z0F8ztxQDTY2IlTvExrMRSTvfebl&#10;8m1o5rzCvcHVQQnd2WdZg9m0jo/P3B9dboxLd9N/xNo6LMJqbNiwYcOGDRs2bDiU9AbFX6RVEbtJ&#10;74YV0RtMfpENSpNCUxuWAdvgq5J8MYBubKgL27DrIHRvQxls462r5OeH6PYGDdtYh0lYjQuYnZ0O&#10;2zCL6Njps1+H7KUku9O5x0EuKqS+sGAboqqQqlGSUVr79jNaSHd+w1Y8VltXpceQZmWwflQR0pxf&#10;9Ebpq9nKlsmERv8sb9mw/sUI4ecHbAVDkp+8I3RtYf0uE0IPJ3LRE1spn5LR7P9B6KGBrUdIW1eu&#10;529YgrAV8cmcdLwcYQtR5wZR/VH6CoQvBMsdEsLWH9Z5nxBSGbn1KMvXlNBMZVgunxCyvrBOM8Fe&#10;Cbn7B8u1bPUGkyehC7G0WB4m+NcP1lkm2KMwA1jrN5jJzm3Z4/YpJ09um7yldyNhQoYoWDwT7OsD&#10;66QrWKNg8UywN0YSebs3926YIVi8q+4o/T7YDxbWOVewlsJitZKI+wc1CeuDVnc0uxXWICzWVXc0&#10;eQ7sBwPrlCtYg5izyi+zWJHUwVaZVmv7Fa1W50ex6PIwTKNgfbOCJUgynt3JYrWS3dXurDmsM1q9&#10;wfSzsAZhsaKjp2cPgqUW+r4/jLJ6H6yvVrB46Y4n92VxWltPvOEy2FcD64SWXB0PqxcWJ5Kry2Gp&#10;QOfx5gj8ETNAd6EgGywru5xVALvc7mx/wa2LgfVdZN4KZrB4YXFasC0f1rhWMprJDQKDeOLuRHUZ&#10;l2KaD0jJYLSk3vW4sXrqekOwdRGh2guL0YJtechnLtawlXl/+yKsFHMW+FcsDtVB9Eb2Tc175Gtk&#10;KmRl7fZTbZ0g81i+xJa79Xra7nTeIfNGhcdVMOqsF4vRgm05sAa1YKMwfzJMfwXVQdyNbKfmpfV5&#10;dn4RWp2LXiRTXzuGx8ifsrbYOm6dOpO/kjBYjBZszcIa0oKNEuvXGwvz93M3rEzNEdjI97llkP4U&#10;yvZoF94jzavTL7jrmowm+SuGS+hefKKynaEyrBEt2ChV/XqjsY1ZRm80+zHWpqv+IM3ufhmL7ldW&#10;oGBlbnvJKPWeE5R9VQlbM7AGrGChVPWbM8v3Zxum1Xl+u93+bzJvyoLvV6yNuuoOJ2eQlhI7kBY3&#10;vznT/Ryq5nC9rmBbDJbYyrykvA62OZgfVV7shpFplY20DB25dnI5mvOi+2lOmV+SFTq4ec3HNu/O&#10;6Xq1YKlPcvrsV7PEVrDN4fpCVw/oDaLn51jC1XyxQg9ydH/V9KjMM9x8x6+56X6omsP1asFSD5bQ&#10;CpY5qngVXdkg5qX1T7BcgOVctdwd0rz8vwezvsEt4OZD8RyuTysZTT8NWzXC35dOPwFbgSO7k8e6&#10;XlTNYTbGJ2VqVvxLW9vb3yazsqxxc9VRfzh7cv/07EGsro7QtTlkAFut1ivNrFm1+cEUYnO5Pi1Y&#10;qsESWcEyR6zPt7KW47tnH+/mqqKtnRu9L3kCi6kqpJrDrptMjebOYOPy+J/DKTeggikOOfJYIpGp&#10;ppc/Ep8Xs+t+JHbvrSqkKYXFVhVSFcAgFs4Dsgpw9NRNX6Fz+M5wtccVLHGwBFawFIjx7K/g3nPA&#10;DBdhmuPmqSqkiYblqCqTprWXrcDXyB+zvl/eX+99SA6K67PqjSal339n9HbTq1gCESxzaE/Z/x/V&#10;yhV+F6Jz1BHSzFHm0fX1lf4M0uWYjyq/aQex1em8sM6Auh4tWMKwQCtYCsR4LJ3Odv4vKo2bo46Q&#10;KkfO/GJ8AvNVVTKYFp4P7fAN7mAKOr43mP5XFBfQHi35qAaLHxYoQnWB3nB6dZnHpWwPrSOk2ifw&#10;IG8RXDnMU0fd3em1SJkj62vXeaVHJwuwgqVAjCeEG19XSJfDPFrsSwzmqyOkc/k2GUj21WRZvNxC&#10;3fVYwcJhAaLeIM0+E2p648n7tQfF0ejYRYR0OczDBHsO89QVUnrRR6j7MQzFBXS9Vn808X9vzQJE&#10;qC4Q4/HRG6YfcOPrCilzmMcnhOQwT10hZYFsENvtG1rtTuGmF2Wxbr0WLEWY0QqWnO5g8rRQfRk6&#10;dhG5V5szT0gIy2GeRYS0OfasVh+Z5qX3S1s7N3RDcYKu10J1EWYU9Yfpq2DJcT0ojsKNZeqO0uDj&#10;De0zurCY4+aJEUIzbFkynGWPcwyRDNO36DxMsLpkn0vdQdVx/dH0CyjO0fVavdHs1bDsw4wiVBco&#10;q/dhTjxeqmNdwRaF65crAt18MUL4PlfedDHmomF5rWApgEH8pr2lPcy2eUUoTte5gmUfZhKhOqes&#10;PoQbqwVLFMlw+lw3xs0XkvZnwQpWFoPN58p8HrwbLDntdvuZmC1QiHNIRunP6notWPZhJhGqc0J1&#10;IeTKPR2rBUs0LMbNyQRrjpQlu+kLsJjBfLHotrRQXUoobq0GU8dpoboA87mCNePo6VuC/+KCbQ5W&#10;nwymv6xjQ0JITjKa/naML4QvrvHBDNWFkEsq3VgrWHKYhwn2DFYf868i68Vijs5TJoTkMI8I1aX4&#10;YpY6mCiKQsdpmQ6+C5YM5vEJIRm63OQsvTJe+0UoznHrQ0JIDvOIUF2KL27tB1MESwarZ9q64ob8&#10;32eF8gC93elYe7VgyWEen7auv/4ShGUwjxUsQXrDyX1YTKOD2R2d/Q5WXoaOYYItg9UzwZ77sUhJ&#10;xultOpapv3v28bBnMI9PCMlhHitYSmExjQ6mr7wMN84VbBn94eSVzONKTvezaQCzh3+bGxcSwjJ6&#10;g/T3mIcJITnMYwVLKSxmaYOJoih0HBNsOczDBDuF+cuE0BzmYYI9w2zwf8c8Vubj2X+CNUghZjj9&#10;t1J2WAazcNkF82jBRmH+WCFFDvO4gjWHeVzBGoTFHPhg6piQYM9hHhGq52BeEaoLMJ8I1TnM4wrW&#10;HOZxBWsYc4LnxhzawRR0fW80HaN4Du3TQjUlxs88WrDlMA8T7KW4MYdmMEUIyekP079n5Rbz/vN3&#10;bg4rWIKUxbj1WrAUYD4m2EtxYxobzN548gNuWQw6pkz90ezZCCuFxVvBEkUoTtdpoboA8/mEkFLc&#10;mMYGMxlO3+mWxaBjYoSwICxOC7YoQnG6zirZnVyH6hzmC+n44Ox3ITSIjpHlxgaTlcXgxsUIoRTm&#10;dwVrFKE4XSfqDqePQ1VOfzS9y/WVycS8FeFBdIwsH7rBZFfNCcnObfdmfiaERBGKK9Rd9fS5W4r3&#10;x9MvaE8VIUUQ13/oBhNhBZLh2dPM6xPCogjFhfIlo+lHdWxVIU0Q13+oBhMhBZLdWX5jQvsDm655&#10;mdJxTFlwCWUxvnLzMpkNZG8wfaEsW1+sDvxldtknQLDPEarX8a62zp0L3qj/yLXff/lcjAMrN2fc&#10;nw95Y9Q9PcluQ1OGjpHlxgaz7qWVOsYn3wVUBY8H7XElJyewFfD9iBjVOW55yGsG+WO6PiSEFNBX&#10;6VncmMYGU2BlZegYn2AtEOsTjg7OPpD5qwrpcnS59ulyDfMwwe7ySExz3Ji1H0zYCjCfFSwU5q8i&#10;pMmRsmQw+wPXZ8V+ush8rmAt0G63dzud7Y9iMcONOe8G0wrWea6+pcf8MUKGHOZxBWsO87iCNafV&#10;br9Fpualdv+Wrjvnsv/X6piVDaa9Orvstd8VLDnM4xNCKMxfJoTmMA8T7BnyDwHm0YI1x26zVmv7&#10;D7MCA4tZ5ZHpfW6zjtOS9zpYcpgvJN9JjoXF+ISQjCoP2EFIDvNYyYDAVsA9CJyY7HbfSxtMXS60&#10;Wq3fwmywY1qozmGeWCGFFxbjCtYM8374G8zDhJAc5rGCJUe9miV7JXuwmEYHU+4qxcrL8N3kD9U5&#10;zFNVSOUj+LwReDJYvU8IyWEeK1hy2p3tD+3NtJ+WTQGLaXQwBV85eEC2p3W2o87yUJXDPHWFlF7K&#10;/G59SAjJYR4rWHLskdnqdH4eRVvd75k9mcWsdDDNINqfwf1vmOboOCvzflf41e8iX1yL3PvriJDa&#10;y9HR5MFuTFUhVQ7ziFDtcg9Mc3xxSx1Mt06Qvcx8Zpr7beWJcXqNG8vimYcJdi9V/RY3rkzyGxeE&#10;5jCfCNUFWq3OS/CemeOLaXwwhVCdxb58YDFDx+Xx158rXA2ec/Lcdn+cvrQ3PvONKKlL4X0SZZXp&#10;jWfPNK8kP2X0nSii6La0UF0g20Z7t9Ip3BrOF7fywTRv6J9wB9FiToSyL6ldobpResMzD2VtWfUG&#10;6V/C2hisHStYMtiObgnFLX0wWb1gBvWz5k39l7GY48ZaoXohWN4YyV0vkaI2LK8VLHOwAQ3FLWUw&#10;hZJ68+rB97yjg7OP0rGuYCslGc4+xeLrCClz+uPZD2C2FJbPFaylJKPJ34TiVjKYPo/Q6XR2MJvj&#10;xjahI7s352fQrD4khOUwT10hpeYBRtlNEl10nFxmiuKcpQ3m1qnv7Zd57NFZ9nKyqJAyh3l8cs9G&#10;maeu9FeNsg2MsuubMF/odzI4+106FsUFljeYhjJfq7X9H2TKBrM3mv4bN34RIW3GJSX3lddCSA7z&#10;1BVS5rTbnXdiWzx0r2SfslhhqYNpBuSFMT6BDaiOXVRImcM8ruSOJbBnyANOma+OkDLHORofjWmG&#10;vXOKL9ay1MEUIrx9uxLrNqCw5TBPHSHdHK12+/Ux2wDFcyx9MC+7tvg4fRQXMB9TsqcMOHtnjo5f&#10;REiXY1b+5cwngiWnNyp/UGmM9LMv2bq6zMUHWPpgCjF+WbFWu2NvRrHwJf4+IV0Ou5ULqgq4njo6&#10;Pp4VfkovlA2ojjefd8+hmLKSwRRiYvZWrJ09nmmVR2gZLEdVeZ5Gm/3D3jegczlKWNlg9kfFr+pQ&#10;TLErJ1Ojf8gKgc5RV/LyinSlsPiqQqo5zNvL53CRlny2LBCbQ7OywRQqxbXbN2Iw53xunrpCOi8s&#10;pqqQag61XnP3UXevQU4G03eiKshKB1OIjdWDaPbewtGZcfL6S9xcdWQ2wNuRMYf56gjpKlM3z8oH&#10;0/0tflm8HVR2hApurnUQulZAzth966CJyeVj9YNpqJIjZgMILOeqlYwmv4PuzFG2UwpuPhRHcyCD&#10;KdTNUza4LO+ylYwnb0TzBaSv5oi8o9XpyOWT31JpIE+e20ZVNAc2mEK9XJ1/lv01G8boS5jOxbHc&#10;TQtNMbIv522/WP80bl5z5v/jqKrEgQ6mUDWf2dM/GNhID2h1Lpq7iJi1UVdImdNqbf+eTN0+ySP/&#10;zeRhNQYy+ylCHQ58MIU6OWUjtdvtP8Nihtqg9uyXfVDfumxneg/WpqveIB0hxItts9Xq/Hu9bD5a&#10;/SCW5Z62c58jBbe9ZJjmPz+ow1oMptBEXjWYjfRJg5z33lvaWzbK//+op2XIJaTuuvZOp4X/lNRh&#10;bQZTYLnZz+IYekO6G9ecgPyo+aw6lyd24xtfIdbNj+kVMl8GW0dULcxaDabQ3518a1NtmI2c3bZb&#10;Nna73flAVmhwB0PQ8y5ZXafz3VjMkDJ5ZCIWS/H94BfVjbB2g2lh7YhQXQl38Mj0i3be4ls2J2B/&#10;lxVUgK2HCNWNsbaDKbC2RMlo9nxYSjEbf+6m+uYM9BWm/AtqMO3Hm8qf7UKwvouOXfOsE7A0yloP&#10;poW1KeoNJr8Iy1rB+moFy1I4FIMp9MbTwuMbXcF2oLB+WcGyVA7NYFpY+1r2xk6rgvVBy31ywjI5&#10;dINp8f1A19WR8eRyhDTCiZJXCCvYV8qhHcycU2cuZX0qU380e8vx3XTuPgv90U3Hk8GscMFxFSHN&#10;gXD4B1NhVsZ7td0yheYPnPNqMF1YX5uQ+Wj0QTSxVpzXg8lIxtN/ydbBp951C/+Yd2Ws/WCy9rTM&#10;CtzZHaY3wH6gnBhOZ/1R+X0XYG8cs6N6HwUJyz7MJEL1UmDtVZXnmtVasPxVhVSNc2CDyfJYwZLB&#10;6hdVMi5/5KIg9ydg8YsK6TNYvRUs0VyQg+kKTWXYm/8uU2gqg9VbwRLN0gbTvJf9tCtUZbA8VrBk&#10;sPqmhaYyWH3TQlMZrN4Kloyy7SksbTDLfKzeCpYMVt+00FQGq29aaCqD1VvBklFWL2wG0whNZbD6&#10;poWmMli9FSwZZfXCZjCN0FQGq29aaCqD1VvBklFWL3R3b/tm5hPBsg8ziVBdoMzH6q1gyWD1TQtN&#10;ZbD6poWmMli9FSwZZfXC2g+m5sQo/fpkOP0l9+eBiwrpM1j9IjJ9fVPokk0WYwVLRlm9sJaDGav+&#10;ePbrSFfkqqcfY36fEJXB6n3a2tmZ+zmehf0iu6qQKqOsXjjUg1mm/mBaeETjiWH6PcyH6gxWn1w3&#10;eQiqc+SIY94mhaYyyuqFAxvMJugOb/9aedAba4tp7qFw+F8oljKyZfdHOzs3dHWekMznvzulX967&#10;cdaEtYWqnJUO5nKUPs80V3jAOMO9MgHFQbRfvkBHsR+5beoofZ2OW6bQas55MJjx6l59Sw/dq0Sy&#10;c3P04xxXKXQvZ2mDuWH1bAbzPGIzmGtCb5Q+Ohmnf8S2bxNCM/swUxOSa2pOjCY3opnzhmQ4/Tm2&#10;vgchdGkfZlq15Cd+x64783B06cCp8tHoIIXu7sNM66b+aFL+EaIG/eEs6qLrdRVWYx9mOkzCamzY&#10;sGHDhg0bNmzYsGHDhg0bNlxI9EezU/3R9D+zr0vK1B+l7+qN0luQasOGDYzLRrfe0xxkb2UH0TpI&#10;Hv59fPfs3ENaNmw41KzT/zmXpd5gEv3A2A0bVor8H53ttBey+uN07r6UGzYsBbYDblRNyWj6aWzO&#10;DRuqk4ynn2Y71kbNy5zyfxabfcMGxcmT22yHWXfJpZ/JKH250QBrUuDYIH1AMkhfZE6138Pi11nd&#10;U5P7YjU2XEiwneEglQxnH+mO0oehewfH9ddfIg9DYn08SB0bn30EerjhfCIZTf6GDfiq1Bul582v&#10;a8ypZ6Ubvy5D6MqGwwgb0GVKvp1F0xcmDT0YvKqS8fyDxDesGWzglqHuaHotmtxQQm80ezbbhssS&#10;mt1w0LDBaVK9wUyeQLyhQXrD9E/Ztm5aaG7DqkgGkzeygWhC5vPgi9HMhhXRffKtX8vGoin1R9O/&#10;RVMblgHb6Isq6r5qS6Y/TF/K+naQMtvlL46fnt4PXVwp/eH0caxPTajJ56Rc0HRHZ3+NbeBFdHz3&#10;1rmn9S0Tc+r216wfh1nZZXc7N3SxikuFtd+EkH5DFWTg2casK/nWEKmXRjKcfYa1faEJm2MpJKPp&#10;81mbiwipN4RgG66ukHIpsPYWVXY1z0E+f/Dhpy41p7B3sb4tqtDd7evS3U2fztqqq+7Vt3wNUm+w&#10;sA1VR2bn/jhSNsax73nWCdZWVfXG6V8i5aGlN5w+i61bVfWGsx9Dykboj9L3sXbqqDucPhdpL1zY&#10;hqkjpGsM1kas5OoYpLlgOPKkm7+SbYtYJcNbH4lUC8Py11F3kD4HKS8cmnr+KNItTBJ4DndIvVHx&#10;mTirotXp/ERn+yK9/pc7yyHuLd52Z/vDWF4Op276CrbNytTU7znrjqkr8+7+UKQ8fzk2mP7vbOWr&#10;SH4xgXQLYT7PfYTlD+mo2dkQvjBycHQ627Uu5ctijVrt9n9B0Ry5p9N5HrxvseXtvfknyPIqYdu0&#10;TAhdCJa3qpDq/IOtbBUlo8lrkao2yWD6ZpbbJ/OZ6mqENo55x3qPHCRYzNg7kLZfgsVsGbOM+0i9&#10;1larlZ1+5csEU/5FXWdeHO7C8t2yZTPfanV+Vubb7YteL8umr5+Q5UbZ2emwbR4SImvDclYVUh1+&#10;zAG18Dd9SFWP+195McvpE6Ka5KTs3FYoy8jK8K7Zbm/fhoPg77PKAG4eQcpare0/svOup9Xu3CFT&#10;t84um3fRZ9h5VW9eJ7I+fWRvsfMk1CV7y83BxsKn7oJfpLGcVWResP8KqQ4nbKWqCGlqwfL5hJCF&#10;IDu19yDA4tyyOQDukGVzkPyJWbyvmS8++rMZHmry/3H+LthqvcjtE2Yr99/wWJP7zZivTX80/QQb&#10;JyaE1ILlqyKkOTwkw+nH2YrECmlqwfIxwV6bdrvzDrJjXpyVdbY/h+UuPHY5UTHHjJZ2qtwc24+W&#10;v7bf5jT3p/WyzLuYz7U/q+t9vhjY2DElu2fp3RxiYPlidWjePVnnY3Xk2snlSFMJedI3y+eqP0p/&#10;ASGl2B1LZN4FfgjFwiP1jmY9WJR3vY9jWXboo2b5k1nFeUin03kp1vUBbJuIzEH6G3Ye1RTUX7G3&#10;RDh5Luo2MPI/TURUojdIf5LlixXSrB+XXXvrPVmHY4U0leiPJ09juVzBXgd5tP+j3B2L7Wjucl3M&#10;jvV6tg6rUHeU/jy6sRDYFt+5t1SO2p5P3CsJw/ruymzHWv92Ybliddm1P3RPpFkPqnwmcGXCS5/O&#10;79I7deahLJcr2GshO0qr1XoZFtnB+MCsTH2LGksySD/E+rvOMh9P/gO63yhku0YjfWJ91ZJrmGGP&#10;56r0GMsVI9On9bjzH+tcrJCiEiyPK1ir8izzwfEM5vMdxpyK5v9rrLMTHZaHGddRfzBZ5BLIa+a2&#10;Z7t9ky2bqwtwJOKFOhlNfxv2aFieWCHFwcA6FKPeYPZCpIiG5dGSAwDWSujBN/NflmVzMOavsmb+&#10;U0Zxv9vc2bkb69uFJGwJTqv1HHvAWaFmq7V90Wuw7fOD3fWUcXQ4fSTrk5axtffccfRG6S+wPDFC&#10;itXCOhIjhEcT844Da33a7XN6B6iyQ5zP74iLqjea/h/YTFGobW4+IdgxaP9zlN0zdlySUfo61h8t&#10;WKNhOWKE8NXAOhAjhEfDcmjBFo35zPgjZsy/C4sF7KDHDDzryyp12c70HuhKKevywmFOe9+LLlVG&#10;jcvX75UUDmIvrB9ayXDyPFijYDlihPDlwhqOEcKjMB+gP8dyWPUGtz0J1koEDrx8wH0s67eKMeqN&#10;pz+BbixEdzh5Msu/avWG8evjjpld9owjhfVBC7YoWHyMEL4cWIMxQngULF4LtiDZoJnTUywW0AOL&#10;wX3aXs08R3YX+znTotq68qaL0ZXGYe0dhNCdUtrt9veqMctxxtJLMpi+k7VvlezcfG9YS2HxMUJ4&#10;s7CGYoTwUrqjyWNYvNXWOP7iAz1YrswQ31L2ZU5/lDbys7S6kjMGdGXZtFn7B6Gtq54uV0LFclVx&#10;THP6zvIcrG2rKl8gsvgYIbwZWAMxQngpLFYLtkrYAZLfLprJEZk3bLda26/B/Bys7VULXSmlN5g9&#10;k8VrHTuVlp6iC+aFaG2e89kdpq9Ct4K02h35zErPKGTs2+1O9jM3BmtXC7ZS6n68QfhisMQxQngp&#10;LFYLtlqYg/AVmA3C2j0IoTtBeoPpb7HYkHqjaemtPLqnw2csq5Y5a/i/0bUoOp3tj+TvoO32dVnZ&#10;3ovzw2XeRR63z9q1gq0UFhsjhNfDvLU/lSUtE8JLYbFWvdNnoy7PKqPd6bwLs3OYV7y/ZW0fhNCl&#10;ICyuipDGy9HB2QeyuIOU6dPd0b0g9gzJYg9S87Hl71BEYW1axd5EjMWWqT9Ofw3h1WEJy4TQUlis&#10;1dZW83dVK7Bmz8VEr4KwuDpCOi/yTsXiDlroXhnfag9I8675DJRluAeuhrVnlezcFnX/XBZbJoRW&#10;gyUqE0JLYbFWsCwN1uZByny+ex26xrn6lh6LW0S93fQqZKckw0nw31UHJbl5NrpYxiWtdvvP1Lvm&#10;x1AuV3LRd1DWnpVcOwtbEBZbJoTG0R1OvpclCUk++yA8CIu1gmU5HNCj4sqE3lGOnzpzfxbThPqj&#10;2b9HMxQWsy5CF4PIASm/C8VifmorQpHlKzEt2zdLf2xhXjieyGJDki+QEF4OS1AmhAZhcVawLAXW&#10;3joI3fNwbun/ytgaT+y31RQWsy6Snxmim0HUwei+622zg5W1ZQVLEBZXJoSGMZ8xKj81GKFBWJwV&#10;LEuBtVdFvXH6BqRqDMlrThdfgEWK249lCc1R7L6AxaXg9qeqkKaM7Hk15jT2c+xgdGHtWMEShMWV&#10;CaF+zFvrX7DAkBDqxZzm/lcWJ+rvTr4VtsZh7cUI4Ushpg3dl1UIzVKk3hygK/mNYX9c73e9CA8i&#10;B2Krtf37WCyFtWMFi5c697RFqJ9lHJgsRiT3doWlcVh7ZULo0sjbOXnjURTN0RtOPqX7tKh6w9mf&#10;InXOMfNiqD0o9pGdUmN+JfR20xfr/sUIoY3C2hH1R6n34gXhUByYzG8FS+OwtkJKxmn0rwzMRn8O&#10;yxGSPJnaDObH7DJSUXRcHW1dccNFSBVkLi6A9vSG6f+r42JlPhJ80myDSrcuYXlCQlhjmLF+F2tH&#10;BAtl7Q/M3iD9S+YXwdI4rK2QzGe9/wuhXlhcXR259vu91/z2R5M7WIxPlb7RczBnKz+jc6HYi/Y2&#10;pZire1hcSAhrDNaGFSxzrP2Bybyi3mDyDlgahbVVJoRSmH9RITWF+bWaeK5Hd5Q+zJM7+OgJFtOU&#10;0ASlO0zPsBifat3jpwTWjkiujIOlwFofmMxnBUujsHbK1B+mb0M4hcUsov5w9nNIPQf317tdiiU5&#10;ffarWV6fEEY5Opo8mMU0ITThhcWEdNl1Z74RoY0Q+rE5LAUO5YFpXgG/HZbG6A5vT1hbMUIKCvMv&#10;IqTNMaf6vzfneXz4f4shzGn5xM1XRUjjhcU0oa3rw0/8ZjFlQmhjsDZE/UH6w7DkrO2BGXrMHiyN&#10;wtqJFVJQmH8RIW0hb388jbvRF8HsFLfoXE0IqSnM34SQnmJ28tL79/iEFI1Q5V1zbQ9M5hElw/RN&#10;sDRGf8EbJF8ynNwHqSgspo7Mdn2rnU8Gk3oPRT116lKdcxlCSxR5ViSLWUTJaPY3SE9hMbFCisZg&#10;bYhQnbOWB2boHp+wNAprp6qQyguLqaru7uSxSFcJ88Kz0h8xo1kvLKauzL72UaSlsJiqQqpGYPmt&#10;YMlYywOT1VvB0hi94fTHWDt1hJReWEyZTP/ofYeC7Nx4lOUqk/n48NoTw+lz+8PZ21h9rI6duiV4&#10;1wMWU0f90eTBSElhMXWEdI3QH8z+P9aGCJaMQ3VgyhcdsDQGa6euzOnlG5HWC4tzVeczY3c4/SaW&#10;yyeEVYLl8QkhFOavKqTyYj7yfIbF1ZE5SO5E2kZgbYhQnXGoDkxUNwprZxHF/A/MHET0rg6ojufK&#10;m46zPCEhciFYXlewUsxO93IWE6OYSzDlulwWu4iQuhFYflFvMMtvbr12B+aRwOPwYGmMZHdyHWun&#10;CaGJIFW8Gt1OrMzZxi0IbwRzuvtu1o4VbBT5rMxiyoTwICyuCSF9I7D8VrCs34EZuo4SlsZgbTQp&#10;NEM5cnryGMxGkYwnb2RtxAppGoW1YwWLFxbj05Hd2TcgLAiLbUqXnD771WhmYVh+K1jW78BkdVaw&#10;NAZrYxlCc7Vg+aoKqZon8CBYOLywGFdm5/w+2IOE/j/YlExfsqdgN0F/NPP+ew6WzYG5KqHJWBq9&#10;8wByLgXWngjVXliM1SVPvjH4f2GLXPfL4pclNLsw5sA8xfKLYNkcmMtU1etUj48m/5jlWVTJaNrY&#10;q72GtWUFixdPTNQDiPsHdJd7NL8w/aecuRfLL4Jlc2AuS2giiiOBRzskw/RXWHlVoanmuPKmi1k7&#10;VnBR5Elj2mv2l/+MqiDmBeajOk7UG86GbtmyhG4szOYdswTWxqLaevw4/gLyK264iObwcPzUmT7z&#10;x6p3+tZHI9VCdIfpz7P8WrBSzJlE4d9FKPbivkOiuMDyr25Kb0NTC3MoP2P2BpNfZPUiWBqDtbGI&#10;kDYKNzYZVLtFihm4N7k5YnXpqTP3QppK9CvckhQhlN4ofXuMV3syX8SdFdyYpnT0iTfE3c0dN+vC&#10;IoXlt4JlDQ/M4eQ+rF4ES2OYF4EnsXbqCClLMa+8n2TxVr3R5IOwRsPyxCr4OXiBd2hkoJR5y979&#10;YPPCYhYVUpeRvXCclwemwOpFqG4U1k5VIVUpLDYkhFWC5TkIoTsUn9ctDwkhXljMIkLaIPaWllqo&#10;KsDyi/rD9Awsh+vA7A9nr4elKt5v+1g7VYQ0QZLh9BksNlbHR9PvRKpKrPpXJVroAoX56wjpvLCY&#10;OkqG6buR0kur05EH/DxibykMa0OE6oxDdWCKYCml1er8Wtkrl2BOnX+QtRMjpAjC4hZR7NOjXMyr&#10;8d+zfMtQbzTNr/lksJi6QkovLKaqkCpEguk+nc6TMVfAvEh7n0oNS8ZaHphHrp1czjwiWCjOgRh9&#10;CRVrp0zm3aj0B9ssrkmhmcqYd4DTLF9TQjNeWMwiQlovLKaKkCaI3vfUPjgHy28FS8ZaHpgC84h6&#10;g+knYZmj1dr2P5So0/E+K7POfU4R6sXs/H/I4pal7uDsNWi6MizfIkJaSvf02e9gMYsK6SlVb+mp&#10;hRSNwdoQoTpnbQ9M+fcB84lg4bTb3+e8auU/2m21Wt57kLJ2QkKYFxazKpntX/seQKHrX2OFTBTm&#10;b0JI74XFxAjhXvb2sc63633OfIx6EaoLhD7zw5KztgemwHwi+VwISxTtzvbHMRuixdryCTFeWMxB&#10;qTuYPh/dqgXL6ZN5Qf2nCKOwmCaE9F5YTJkQ6qXT2b5LDkSzf0VdesnaEMn/h2HJWesDs8orjMN3&#10;2FcveTqTFJj5L2c1AZLRNPqU59jg5gcgjMJi1kVb1z4j6vFzIVheEaq9sJgmhPScUY0flJ8M3w6T&#10;8EDZ3zA/B2vDCpYCa31gCswrMp8LPwCLj3+E6a46SIPP0hdYWz4hxAuLaVpmAP8czXkJfRMoMu+o&#10;/wzWhUnG6YdYG8sUmvbCYkKSK5MQ6sXuU6GDUcPaEcnDmWApsPYHpnnX9N4TFBYv2GiF/2HaMkzp&#10;D3BZWz4hJIgZ6J9ksT6Z7XdHbzx9CsKXQn80eyVrW9QfTmNO/WthxvMVrM2q6o/TlyJlEBZbJoR6&#10;kX2nvb397FZr+w9RZPcrCmvDCpY51v7AFJjfChYv5l3yva1W65Wy4axM6S6qvbC2fELIoSMZzqIf&#10;12cO1sch7NDA1qNMCC2wv9/sYz5f/p0tl30MxXP0Bv5LMGGhHIoDU2Axov4w/QdYvOhXNgEbM/vs&#10;GYK1FxLC1g65BSbr76Jq+vkeTcH6GiOEe7EHopWUtdtt//+zA59tk2H6Ergoh+bA7A+mz2ZxomQ0&#10;PQtbmHb7dhyU0ReKs/bKZPrz3xG+Esy72XtZP1ap3mj2bHRnqzue3DcZpPRfBsuC9amKkMYLDsTC&#10;4w/twemDtWMFi5dDc2AK/cGk0hOTXOwrnTkwv2TeRbMf55ZtXIG1V0fmgL0dKcOcO7fwrUWScfpn&#10;ksoM8Ep+7Z/12wPzayXD6b+UdTZW3zXNptxsk+H0uSx+Ecmj4dGGF7Ov/A5mM9rtTulZGmvLCpYg&#10;h+rAFFisFSxR2IPUyhTdba+G0x+l72NtrovQTQrzNyk046PS/4dXqa2dHTrm5kB8GWYz9H7Sbm+n&#10;2F+8sLasYCnl0B2YAou3giVIq9V5jt242bTTuaZsY1tYm+ug7vCZ8xdSK1hME0J6LyxmHYTuFTD7&#10;hfu4/ntjvzi6t1gOa8sKligO5YEpsBxWsIRpt59qNDUzzzantu9D6UpPbZuWXPyPLlJYzCJCWi8s&#10;5qDVHaY/iu7NgbH/FplaSbk5dX3zovtF1V8FHdoDU2B5rGJvBWExG/6LdjDMgSoXynf3avywdg9a&#10;5pR77iGomv7Q/zm9ipDOC4s5aKFrlVn1QSkc6gNTYLmszMq9HLYg7Xb7zWZSuALDDIb3Vyya3mD6&#10;U6ztg1R/UHKBwMmTC12ojixeWMxBynRp7kslc9r6izLZW/IS9dNB1qYVLJU59AemwPJpwVYJvHN+&#10;0c5nhQGS4fRzrO2DFLrmhcWEhLAgLO6gdPz09H7o1hwyplYoqszxQXoba9cKtlqcFwem0BtP38/y&#10;WsEWw7WY7h2c7fb/j0V7gH4Vpg/MCh16g8laHaDoViksVpScnj0BliAs9qDUHd76tehWKfbgxMeX&#10;aFi7WrDV5rw5MDPGkyMst1WywM+f8gFsb+e3zTDL3v9nJcNJIzdqbkK9YfphdKtxesPps1ibByF0&#10;KUins/15O5YiFNsX3ShY21a9Qfoh2Bbi/DowAcuvBVsU7XbnL7JBa7eHKDKfT1ovcwc2BOvDQag3&#10;mv4PdGlh+qPJa1kbByF0qRSM19P2lvZfbLFYSm8Q/rgCWyOclwem0B+kwec3yu1EYK3C3dlgxg6u&#10;2S5/zPpyEJKBR7eikZtssVwHoZqPxTtix0/U6mxH/UJFYH3Qgq0xztsD08La0oItmmxAW51fNrPZ&#10;zX3NZ9A/1wdmq3NR1A5vttFdrD8b+dXbPXsTNl8Q83nxY0Z3YXEhWD+0Lt1N7e9+G+W8PzAF89ny&#10;zaxNLVgrk736drY/iIOz1q0le6P01axPG5lxuf5c9J0EZAzMAfl5mTdTue+RjMdXynJVYl44YV0K&#10;F8SBaWHtuoK1jLthJ/D+Dk/xzThor9hbLIf160JRUvFzcPbCuLd9M9Ry9j/KVqv1+zKNJRmkf8T6&#10;pQXrUrmgDkwLa98VrAtBd5rO9h1YlG8Iv7DvaT0HxXP0h+nbWB/PB3XHk/zLmFjMC+In5rarWq5D&#10;EvFl1mXX3fow2JfOBXlgZpw6dSnrhyu4a+HZeR6ul1EWvACd0R/N1uaLmFiV/H/xUWp75JjP8H9q&#10;ttZjVd19pdzx9s3Bmt1RAMvR9EflT6U2B+1rYF8ZF+6BCY5dc/sJ1h9XsDeCs1NRtKfV2f4N8+56&#10;Z1YRQW+YPpGtw7LVG6cfkqe1oRsxPNrdFs5yIvPyBZs58OyZBr15lWA8n8ZsKaz/rvrDqVyqeSBc&#10;8AfmPnE/TjavsKV32ovgvnpnnKPd/iGpb7U6+Q2qzc75Bh0j88Ech4fLsvVot/MHwzrr9hi7jLLS&#10;Hxf46I5u8z65W6s7mP4rhBwYmwOTwPrHtHX1LT2ENIqzY2a4ZTLf3t7+AfMuIfcuiv69oKBylV3E&#10;XQnk/Iq9pT1M/7LrjQ3bbv/tcn4Rh0LXLwobO6atnXPBH8uvks2BGSAZTj/L+spk7I3u5GZ3fbrd&#10;OUVmB8+/rXR3Wmf5oZjKQSGXDGbvSK3W9u/ulZry7e0f1PFN4PRhDlW/LcumP69WfnsG8VV7i4vD&#10;xsgnhKwVmwMzEtZnn7auvOk4whrHnNL+yd5O3LkaRflOr3Z0OSg/JsvtTuev3Tp3WROqa3U6Px6o&#10;z/6F5NaxZbxgNP7uxMbCp97gzEmErSWbA7Mi/eHkyaz/Pi35jnn5E8zMO9AfYDYjP0g6nSfk88BZ&#10;fkigri4PMsqujFom3eGZb2fb3Cd56hdC157NgbkAvcHkh9m6hNQdpSnCN1TlypsuZts0JLMvNnJp&#10;3qrZHJgNcez02a9j61WmZDhb2k+yDjtyW0u2zcpkdurs1p2Hmc2BuSTYOsZKbquPNBcM5jTzd9i2&#10;iJX8uwupzgs2B+aK6AceKVhFW9dXfjzcOrHwjayttp54w2XIeV6yOTAPiN5g+ga2HZpQMp48BM2s&#10;jP6pM/dKRrPXsP4sKrM/1X9C9iFlc2CuEeZd9TfZtrmQZPadj2JzXNBsDsxDQDJIv49ts8Ms85ny&#10;lVi9DYTNgXkeYHbyB8s1vGy7HpR6u+lV6N6GGmwOzA0b1pBkPP1ldpyEhFA/F8qBydZjmeoOzl6D&#10;pg87rWQ8u5Ot47KEdg8NmwNzAdh6rIt6o/TtVe6Xsyh1L7BYldDNQ8NSDsxkMPsMCwwJoUuHtR0j&#10;hBdgvsOiY7sT7w+OfbA8h0VYhQLmc3mth/oifKlsDsxIIbwA8x1WYZUKMN9hFVapwObAjBBCg5jT&#10;s0ezWFewU5g/RggvwHyHVVilAsx3WIVVKrCMA5P5XcEaZHNgRgrhBZjvsAqrVID5DquwSgU2B2aE&#10;EBpkc2AuT1ilAsx3WIVVKrA5MCOE0CCbA3N5wioVYL7DKqxSgXU+MLu7t30ziw0JoX42B+bhE1ap&#10;APMdVmGVClxwB+ay/o95kAcmU28wef+J4fT3k9H09mSYnk7qPYEqx+T4/v5w+iesrWULXSjAfMtW&#10;bzB9f384+4nu8Pboh8/6kPHIxmU0fb6ME2uvjpCewvyuYA2yOTDXWObM4z+eGKVfj657SYaT57H4&#10;KkKqAsxXRckw7mnUQjKcPsO8g72J5Vk3ocsU5ncFa5AL7sBMxrM3ivrj6b/VMnHPtHLrbIzNv44y&#10;O/WXe8PJzVjNOcw7UJIEHrwKWwHmE5m2fhMWL/1TcmH99A4Wf9iFVaQwvytYg5yXB+YyZNbpLvOq&#10;/jlzWvRp2eH6w/R3T8gp7OC2R6F7y2Nn525HzY5u2q71jiIHLTI1y8mT26y9MnWH6Q1bp85ciizL&#10;5drJ5d3d6a0yXjJuMn5yv2AZSxlT1r9lCz0LsjkwD5HMAfb6i0/f8jVytzhsknjG33+5GZePSp5k&#10;lL4FpZXJ+jFOv2h28J9GUSyto4Ozdzd9+Cm9TheisD2CHKoDc8OGC4XNgblhwxqyOTA3bFhDNgfm&#10;hvOWY6fPPkLu3Ncbph9g+9z5Jqy2nzoH5mFUfzj7+2Qwe9nWg3fW5vFt5wsnhukLkmFa+QqyC1nY&#10;dH4ulAOzScn/GbH5zi9Ontvuj2c/wdZ5o2aFLe5nc2CuRv3R7Hps8pVz/NSZvjlF/DDr10YHIwzN&#10;hg0bNmzYsGHDhg0bNmzY0DBbW/8LkdBmSU2HbXUAAAAASUVORK5CYIJQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBFfwsMwwQAAB0MAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAACkHAABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAK/lCoTdAAAABQEAAA8AAAAAAAAAAAAAAAAAHAgAAGRy&#10;cy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQBu5PJybEkAAGxJAAAUAAAAAAAAAAAAAAAAACYJ&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLBQYAAAAABgAGAHwBAADEUgAAAAA=&#10;">
-[...85 lines deleted...]
-            </v:group>
+            <v:oval w14:anchorId="6609350F" id="Oval 1130159399" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:29.3pt;margin-top:-6.8pt;width:25.5pt;height:43.45pt;z-index:251664895;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/m9HaegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynTdcGcYogRYcB&#10;RVu0HXpWZCkWIIuapMTJfv0o+SPpWuwwLAdFFMlH8pnk/Hpfa7ITziswBc1HY0qE4VAqsynoj5fb&#10;L5eU+MBMyTQYUdCD8PR68fnTvLEzMYEKdCkcQRDjZ40taBWCnWWZ55WomR+BFQaVElzNAopuk5WO&#10;NYhe62wyHl9kDbjSOuDCe3y9aZV0kfClFDw8SOlFILqgmFtIp0vnOp7ZYs5mG8dspXiXBvuHLGqm&#10;DAYdoG5YYGTr1DuoWnEHHmQYcagzkFJxkWrAavLxH9U8V8yKVAuS4+1Ak/9/sPx+92wfHdLQWD/z&#10;eI1V7KWr4z/mR/aJrMNAltgHwvHxbHJ2OUVKOaqm0/zqIo9kZkdn63z4JqAm8VJQobWyPpbDZmx3&#10;50Nr3VvFZw9albdK6yTEFhAr7ciO4cdbb3r8N1baRFsD0asFjC/ZsZh0Cwctop02T0ISVWL6k5RI&#10;6rNjEMa5MCFvVRUrRRt7OsZfV93gkWpNgBFZYvwBuwN4W0CP3WbZ2UdXkdp0cB7/LbHWefBIkcGE&#10;wblWBtxHABqr6iK39j1JLTWRpTWUh0dHHLRD4i2/Vfjl7pgPj8zhVODHxkkPD3hIDU1BobtRUoH7&#10;9dF7tMdmRS0lDU5ZQf3PLXOCEv3dYBtf5efncSyTcD79OkHBnWrWpxqzrVeAvZDjTrE8XaN90P2r&#10;dFC/4kJYxqioYoZj7ILy4HphFdrpx5XCxXKZzHAULQt35tnyCB5ZjW35sn9lznbtG7Dv76GfyHct&#10;3NpGTwPLbQCpUn8fee34xjFOjdOtnLgnTuVkdVyMi98AAAD//wMAUEsDBBQABgAIAAAAIQCw6D6i&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWqcEQghxKsSPBAeQ2vIA&#10;brxNrMbrKHbT0Kdne4LbrHZ29ptyOblOjDgE60nBYp6AQKq9sdQo+N68zXIQIWoyuvOECn4wwLK6&#10;vCh1YfyRVjiuYyM4hEKhFbQx9oWUoW7R6TD3PRLvdn5wOvI4NNIM+sjhrpM3SZJJpy3xh1b3+Nxi&#10;vV8fHGPkn1/Z6248+VO09vZ9/9KsPjZKXV9NT48gIk7xzwxnfL6Bipm2/kAmiE7BXZ6xU8FskbI4&#10;G5IHFlsF92kKsirl/wbVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/m9HaegIAAGAF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCw6D6i4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0391DB2B" wp14:editId="16FF6D50">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>696080</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-114253</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4490060" cy="720090"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Text Box 5"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4490060" cy="720090"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3D64DE54" w14:textId="3821A76E" w:rsidR="00CB4DCB" w:rsidRPr="00F372B0" w:rsidRDefault="00496832" w:rsidP="00CB4DCB">
+                          <w:pPr>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Academic</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Science </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Journal (</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>ASJ</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">) </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="61B20CD6" w14:textId="2BC88265" w:rsidR="00CB4DCB" w:rsidRPr="00F372B0" w:rsidRDefault="00CB4DCB" w:rsidP="00B54AF2">
+                          <w:pPr>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="009E1DFE">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>Vol</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00496832">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00430FFE" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00430FFE" w:rsidRPr="009E1DFE">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>No</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00430FFE" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00496832">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00430FFE" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00496832">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>October</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00430FFE" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00DB0128" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>202</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00496832">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>5</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00DB0128" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, pp. </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B54AF2">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00DB0128" w:rsidRPr="00F372B0">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>~</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00B54AF2">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
+                            <w:t>8</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="06A36329" w14:textId="5EDA69F4" w:rsidR="00CB4DCB" w:rsidRPr="006D4F20" w:rsidRDefault="006D4F20" w:rsidP="00B54AF2">
+                          <w:pPr>
+                            <w:jc w:val="both"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006D4F20">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                            </w:rPr>
+                            <w:t>DOI</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="006D4F20">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                            </w:rPr>
+                            <w:t>:</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="006D4F20">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 10.69923/2detby27</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:shapetype w14:anchorId="0391DB2B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:54.8pt;margin-top:-9pt;width:353.55pt;height:56.7pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/MsGnZwIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwspSQtiiSgRVaUo&#10;iUqqnI3XhlW9Htce2KW/PmPv8hDtJVUvXu/MN89vxpPbpjJsp3woweZ80OtzpqyEorTrnP94Xnz4&#10;zFlAYQthwKqc71Xgt9P37ya1G6sr2IAplGfkxIZx7XK+QXTjLAtyoyoReuCUJaUGXwmkX7/OCi9q&#10;8l6Z7Krfv8lq8IXzIFUIJL1rlXya/GutJD5qHRQyk3PKDdPp07mKZzadiPHaC7cpZZeG+IcsKlFa&#10;Cnp0dSdQsK0v/3BVldJDAI09CVUGWpdSpRqomkH/oprlRjiVaqHmBHdsU/h/buXDbumePMPmCzRE&#10;YGxI7cI4kDDW02hfxS9lykhPLdwf26YaZJKEw+GImCCVJN0nYmWU+pqdrJ0P+FVBxeIl555oSd0S&#10;u/uAFJGgB0gMZmFRGpOoMZbVOb/5eN1PBkcNWRgbsSqR3Lk5ZZ5uuDcqYoz9rjQri1RAFKTxUnPj&#10;2U7QYAgplcVUe/JL6IjSlMRbDDv8Kau3GLd1HCKDxaNxVVrwqfqLtIufh5R1i6dGntUdr9ismo7R&#10;FRR7ItpDuwPByUVJbNyLgE/C09ATgbTI+EiHNkBdh+7G2Qb877/JI55mkbSc1bREOQ+/tsIrzsw3&#10;S1M6GgyHcevSz/CaZoMzf65ZnWvstpoD0TGgJ8PJdI14NAep9lC90L7PYlRSCSspds7xcJ1ju9r0&#10;Xkg1myUQ7ZkTeG+XTkbXkZ04a8/Ni/CuG0ikUX6Aw7qJ8cVctthoaWG2RdBlGtrY4LarXeNpR9Ms&#10;d+9JfATO/xPq9OpNXwEAAP//AwBQSwMEFAAGAAgAAAAhAACFYwvhAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7SbExjdmUEiiC6KG1F2+b7DQJZmdjdttGf73jqR4f8/Hm&#10;e/l6sr044+g7RwrieQQCqXamo0bB4X07S0H4oMno3hEq+EYP6+L2JteZcRfa4XkfGsEl5DOtoA1h&#10;yKT0dYtW+7kbkPh2dKPVgePYSDPqC5fbXi6iKJFWd8QfWj1g2WL9uT9ZBS/l9k3vqoVNf/ry+fW4&#10;Gb4OH0ul7u+mzROIgFO4wvCnz+pQsFPlTmS86DlHq4RRBbM45VFMpHHyCKJSsFo+gCxy+X9C8QsA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/MsGnZwIAAD0FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAAhWML4QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AMEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="3D64DE54" w14:textId="3821A76E" w:rsidR="00CB4DCB" w:rsidRPr="00F372B0" w:rsidRDefault="00496832" w:rsidP="00CB4DCB">
+                    <w:pPr>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Academic</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Science </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Journal (</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>ASJ</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">) </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="61B20CD6" w14:textId="2BC88265" w:rsidR="00CB4DCB" w:rsidRPr="00F372B0" w:rsidRDefault="00CB4DCB" w:rsidP="00B54AF2">
+                    <w:pPr>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="009E1DFE">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>Vol</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00496832">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00430FFE" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00430FFE" w:rsidRPr="009E1DFE">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>No</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00430FFE" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00496832">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00430FFE" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00496832">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>October</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00430FFE" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00DB0128" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>202</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00496832">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>5</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00DB0128" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, pp. </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B54AF2">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00DB0128" w:rsidRPr="00F372B0">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>~</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00B54AF2">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
+                      <w:t>8</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="06A36329" w14:textId="5EDA69F4" w:rsidR="00CB4DCB" w:rsidRPr="006D4F20" w:rsidRDefault="006D4F20" w:rsidP="00B54AF2">
+                    <w:pPr>
+                      <w:jc w:val="both"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006D4F20">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                      </w:rPr>
+                      <w:t>DOI</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="006D4F20">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      </w:rPr>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="006D4F20">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 10.69923/2detby27</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00914B37">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658239" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D1BEE99" wp14:editId="5D2933E9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>593725</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-49006</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5034280" cy="320675"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Rectangle 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5034280" cy="320675"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="19434F"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:rect w14:anchorId="6694FDF8" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:46.75pt;margin-top:-3.85pt;width:396.4pt;height:25.25pt;z-index:251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqg8sgfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJk16COkXQIsOA&#10;oi3aDn1WZCk2IIsapdz29aPkS7qu2MOwPCiSeHhIHpO6ut43hm0V+hpswUcnOWfKSihruy7495fl&#10;lwvOfBC2FAasKvhBeX49//zpaudmagwVmFIhIxLrZztX8CoEN8syLyvVCH8CTlkyasBGBDriOitR&#10;7Ii9Mdk4z8+yHWDpEKTynm5vWyOfJ36tlQwPWnsVmCk45RbSimldxTWbX4nZGoWratmlIf4hi0bU&#10;loIOVLciCLbB+g+qppYIHnQ4kdBkoHUtVaqBqhnl76p5roRTqRYSx7tBJv//aOX99tk9Ismwc37m&#10;aRur2Gts4j/lx/ZJrMMgltoHJulymp9OxhekqSTb6Tg/O59GNbOjt0MfvipoWNwUHOljJI3E9s6H&#10;FtpDYjAPpi6XtTHpgOvVjUG2FfThRpeT08myY/8NZmwEW4huLWO8yY61pF04GBVxxj4pzeqSsh+n&#10;TFKbqSGOkFLZMGpNlShVG36a06+PHhszeqRKE2Fk1hR/4O4IemRL0nO3WXb46KpSlw7O+d8Sa50H&#10;jxQZbBicm9oCfkRgqKoucovvRWqliSqtoDw8IkNoZ8Q7uazpu90JHx4F0lDQp6ZBDw+0aAO7gkO3&#10;46wC/PnRfcRTr5KVsx0NWcH9j41AxZn5ZqmLL0eTSZzKdJhMz8d0wLeW1VuL3TQ3ENuBnhQn0zbi&#10;g+lvNULzSu/BIkYlk7CSYhdcBuwPN6EdfnpRpFosEowm0YlwZ5+djORR1diXL/tXga5r3kBtfw/9&#10;QIrZux5usdHTwmITQNepwY+6dnrTFKfG6V6c+Ey8PSfU8V2c/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGE0PrzgAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5ghdpNza2jTEvJRSK&#10;Bw/SKhRv2+wzG8y+DdltGv+960mPwwwz3xSbyXZipMG3jhHu5wkI4trplhuE97fdLAPhg2KtOseE&#10;8E0eNuX1VaFy7S68p/EQGhFL2OcKwYTQ51L62pBVfu564uh9usGqEOXQSD2oSyy3nVwkyUpa1XJc&#10;MKqnraH663C2CNtl9WL0xzMf01e5O+4DtWN1h3h7M1VPIAJN4S8Mv/gRHcrIdHJn1l50CI/pMiYR&#10;Zus1iOhn2SoFcUJ4WGQgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGqDyyB/&#10;AgAAXwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGE0&#10;PrzgAAAACAEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#19434f" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
+  <w:p w14:paraId="782E8825" w14:textId="6E0E0F5C" w:rsidR="00CB4DCB" w:rsidRDefault="000B315F" w:rsidP="00CB4DCB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="7938"/>
+        <w:tab w:val="right" w:pos="8789"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="283B85D4" wp14:editId="525D5A6F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>691515</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>138684</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4932000" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="52" name="Straight Connector 52"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4932000" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="D1C98B"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:line w14:anchorId="63937EC5" id="Straight Connector 52" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="54.45pt,10.9pt" to="442.8pt,10.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe1HEduAEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjuhqE14hRogval&#10;6IpdPkCRqViAJAqSGjt/P0pJnGIbMGzoCy1KPIfkIb28naxhewhRo+t4s6g5Ayex127X8R/f7z9c&#10;cxaTcL0w6KDjB4j8dvX+3XL0LVzhgKaHwIjExXb0HR9S8m1VRTmAFXGBHhw9KgxWJHLDruqDGInd&#10;muqqrj9XI4beB5QQI91ujo98VfiVApm+KBUhMdNxqi0VG4rdZlutlqLdBeEHLU9liP+owgrtKOlM&#10;tRFJsJegf6OyWgaMqNJCoq1QKS2h9EDdNPUv3XwbhIfSC4kT/SxTfDta+bRfu+dAMow+ttE/h9zF&#10;pILNX6qPTUWswywWTIlJuvx085EGQJrK81t1AfoQ0wOgZfnQcaNd7kO0Yv8YEyWj0HNIvjYu24hG&#10;9/famOKE3XZtAtsLmtymWd9c3+VhEfBVGHkZWl1qL6d0MHCk/QqK6Z6qbUr6slYw0wopwaXmxGsc&#10;RWeYohJmYP134Ck+Q6Gs3L+AZ0TJjC7NYKsdhj9lT9O5ZHWMPytw7DtLsMX+UKZapKHdKcqd9jwv&#10;52u/wC9/4+onAAAA//8DAFBLAwQUAAYACAAAACEAh3vretsAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU6EQBCE7ya+w6RNvLkDRAkiw8b4k3Dd1RiPvdACWaaHMLOAPr1tPOixqr9UVxXb1Q5q&#10;psn3jg3EmwgUce2anlsDry/PVxkoH5AbHByTgU/ysC3PzwrMG7fwjuZ9aJWEsM/RQBfCmGvt644s&#10;+o0bieX24SaLQeTU6mbCRcLtoJMoSrXFnuVDhyM9dFQf9ydroFrwC4+PLk7m3fhOb1UV0qdrYy4v&#10;1vs7UIHW8AfDT32pDqV0OrgTN14NoqPsVlADSSwTBMiymxTU4dfQZaH/Lyi/AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJ7UcR24AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAId763rbAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#d1c98b"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2C29E40F" w14:textId="68FBB073" w:rsidR="00CB4DCB" w:rsidRPr="00F372B0" w:rsidRDefault="006D4F20" w:rsidP="009E1DFE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="7938"/>
+        <w:tab w:val="right" w:pos="8789"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654139" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57FAED52" wp14:editId="71466B8B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>587988</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>11408</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4662563" cy="126365"/>
+              <wp:effectExtent l="0" t="0" r="5080" b="6985"/>
+              <wp:wrapNone/>
+              <wp:docPr id="22" name="Rectangle 22"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4662563" cy="126365"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="bg2"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:rect w14:anchorId="1D5BBE31" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:46.3pt;margin-top:.9pt;width:367.15pt;height:9.95pt;z-index:-251662341;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeEC4mewIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X524SbZFdaqoVadJ&#10;VVutnfpMMMRImGNA4mS/fgfYTtdVe5iWBwLcd9/dfb7j4vLQarIXziswFZ2eTSgRhkOtzLai359u&#10;PnyixAdmaqbBiIoehaeXq/fvLjq7FCU0oGvhCJIYv+xsRZsQ7LIoPG9Ey/wZWGHQKMG1LODRbYva&#10;sQ7ZW12Uk8mi6MDV1gEX3uPtdTbSVeKXUvBwL6UXgeiKYm4hrS6tm7gWqwu23DpmG8X7NNg/ZNEy&#10;ZTDoSHXNAiM7p/6gahV34EGGMw5tAVIqLlINWM108qqax4ZZkWpBcbwdZfL/j5bf7R/tg0MZOuuX&#10;HrexioN0bfzH/MghiXUcxRKHQDhezhaLcr44p4SjbVouzhfzqGZx8rbOhy8CWhI3FXX4MZJGbH/r&#10;Q4YOkBjMg1b1jdI6HWIDiCvtyJ7hp9tsy578N5Q2EWsgemXCeFOcSkm7cNQi4rT5JiRRNSZfpkRS&#10;l52CMM6FCdNsalgtcuz5BH9D9CGtVGgijMwS44/cPcGAzCQDd86yx0dXkZp0dJ78LbHsPHqkyGDC&#10;6NwqA+4tAo1V9ZEzfhApSxNV2kB9fHDEQR4Rb/mNws92y3x4YA5nAqcH5zzc4yI1dBWFfkdJA+7n&#10;W/cRj62KVko6nLGK+h875gQl+qvBJv48nc3iUKbDbP6xxIN7adm8tJhdewXYC1N8USxP24gPeriV&#10;DtpnfA7WMSqamOEYu6I8uOFwFfLs44PCxXqdYDiIloVb82h5JI+qxrZ8OjwzZ/veDdj1dzDMI1u+&#10;auGMjZ4G1rsAUqX+Puna641DnBqnf3DiK/HynFCnZ3H1CwAA//8DAFBLAwQUAAYACAAAACEAM+uV&#10;fNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOfQhNiFNVCA5ckCio&#10;4ujEm8QiXkex24a/ZznBcXZGM2+r/eJHccE5ukAatpsMBFIbrKNew8f7890OREyGrBkDoYZvjLCv&#10;VzeVKW240htejqkXXEKxNBqGlKZSytgO6E3chAmJvS7M3iSWcy/tbK5c7kepsiyX3jjihcFM+Dhg&#10;+3U8ew3UveSFc69dnA8nf3pS3WfTS61v18vhAUTCJf2F4Ref0aFmpiacyUYxaihUzkm+8wNs71Re&#10;gGg0qO09yLqS//nrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeEC4mewIAAF4FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAz65V83AAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#eeece1 [3214]" stroked="f" strokeweight="2pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00F372B0">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AC58C7F" wp14:editId="567477A2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>584200</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>140589</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="5039995" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="AutoShape 6"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks noChangeShapeType="1"/>
+                    </wps:cNvCnPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="5039995" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="straightConnector1">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:srgbClr val="D1C98B"/>
+                        </a:solidFill>
+                        <a:round/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:noFill/>
+                          </a14:hiddenFill>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <w:pict>
+            <v:shapetype w14:anchorId="3D114CBC" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:46pt;margin-top:11.05pt;width:396.85pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLJoflvAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yZGiMOAXmrLt0&#10;W4B2H8DIsi1MFgVSiZ2/n6QmabHdhl0ESiQfHx+pzf00WHHSxAZdJRezuRTaKWyM6yr58/nhw50U&#10;HMA1YNHpSp41y/vt+3eb0Zd6iT3aRpOIII7L0VeyD8GXRcGq1wPwDL120dkiDRDilbqiIRgj+mCL&#10;5Xz+qRiRGk+oNHN83b045Tbjt61W4Ufbsg7CVjJyC/mkfB7SWWw3UHYEvjfqQgP+gcUAxsWiN6gd&#10;BBBHMn9BDUYRMrZhpnAosG2N0rmH2M1i/kc3Tz14nXuJ4rC/ycT/D1Z9P9VuT4m6mtyTf0T1i4XD&#10;ugfX6Uzg+ezj4BZJqmL0XN5S0oX9nsRh/IZNjIFjwKzC1NKQIGN/Yspin29i6ykIFR9X84/r9Xol&#10;hbr6CiiviZ44fNU4iGRUkgOB6fpQo3NxpEiLXAZOjxwSLSivCamqwwdjbZ6sdWKs5Hq1XOUERmua&#10;5ExhTN2htiROEHdjt6jXd59zj9HzNozw6JoM1mtovlzsAMa+2LG4dRdpkhpp9bg8YHPe01WyOLzM&#10;8rJoaTve3nP263fY/gYAAP//AwBQSwMEFAAGAAgAAAAhAKGp5l7dAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoU6tACHGqghQunFqK1N62zpJE2Osodtvw9xhxgOPsrGbe&#10;lMvJWXGiMfSeNcxnGQhi45ueWw3bt/omBxEicoPWM2n4ogDL6vKixKLxZ17TaRNbkUI4FKihi3Eo&#10;pAymI4dh5gfi5H340WFMcmxlM+I5hTsrVZbdSYc9p4YOB3ruyHxujk7DwuzaxZPa25fXVW28xfft&#10;Oq+1vr6aVo8gIk3x7xl+8BM6VInp4I/cBGE1PKg0JWpQag4i+Xl+ew/i8HuQVSn/D6i+AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMsmh+W8AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKGp5l7dAAAACAEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#d1c98b"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="003D5B84">
+      <w:tab/>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="00734A18">
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="001A0EEF">
+      <w:sym w:font="Wingdings" w:char="F072"/>
+    </w:r>
+    <w:r w:rsidR="001A0EEF" w:rsidRPr="003D5B84">
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006F482D">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5E1EED96" w14:textId="55CB8BC6" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="7938"/>
+        <w:tab w:val="right" w:pos="8789"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...150 lines deleted...]
-    <w:nsid w:val="029D7DF6"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="0C5A12F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A90EE922"/>
-    <w:lvl w:ilvl="0" w:tplc="1D8001D6">
+    <w:tmpl w:val="AD10E472"/>
+    <w:lvl w:ilvl="0" w:tplc="BFFA7248">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2084" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2804" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4244" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0410053D"/>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="18FF28E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B6EF56C"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="3E2C8C1C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-"/>
-[...89 lines deleted...]
-      <w:lvlText w:val="%1-"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CFE1112"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="33A63280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB765032"/>
-    <w:lvl w:ilvl="0" w:tplc="3B860E08">
+    <w:tmpl w:val="20E40E04"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="382" w:hanging="360"/>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="35F65C9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B309EFA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1102" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1822" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2542" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3262" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3982" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4702" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5422" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6142" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11424435"/>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="36465546"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E4CC0A2E"/>
+    <w:tmpl w:val="A632373E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%3)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1288" w:hanging="720"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1080"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="1440"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1800"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="2160"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141F29A6"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="3F4F7841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EAE2A430"/>
-[...86 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="43C656EE">
+    <w:tmpl w:val="779C2F18"/>
+    <w:lvl w:ilvl="0" w:tplc="C3CCE422">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C8D0AB8"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="4044396E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9ED6F076"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="D4988C54"/>
+    <w:lvl w:ilvl="0" w:tplc="C78A85BC">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="742" w:hanging="360"/>
-[...85 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1090 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="majorBidi" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -6553,236 +9915,273 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F3C6C3F"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="52CA544A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AED6D67E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="references"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="61984878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="066E098C"/>
+    <w:tmpl w:val="C912726A"/>
+    <w:lvl w:ilvl="0" w:tplc="38D49E24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="67086733"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1AA58DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="855" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1575" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2295" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3015" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3735" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4455" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5175" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5895" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6615" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A67FF8"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="6B0A3B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4404AFA6"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="81B8EEB4"/>
+    <w:lvl w:ilvl="0" w:tplc="DE86784C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="742" w:hanging="360"/>
-[...84 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -6814,4624 +10213,1702 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...559 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="10"/>
-[...26 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="22"/>
-[...43 lines deleted...]
-  <w:num w:numId="27">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003C26CC"/>
-[...551 lines deleted...]
-    <w:rsid w:val="00FF549F"/>
+    <w:rsidRoot w:val="00A61786"/>
+    <w:rsid w:val="00042D9A"/>
+    <w:rsid w:val="00075B37"/>
+    <w:rsid w:val="000B315F"/>
+    <w:rsid w:val="000C71B5"/>
+    <w:rsid w:val="001112E2"/>
+    <w:rsid w:val="001669B2"/>
+    <w:rsid w:val="00170652"/>
+    <w:rsid w:val="001877BD"/>
+    <w:rsid w:val="0019407E"/>
+    <w:rsid w:val="001A0EEF"/>
+    <w:rsid w:val="001B756C"/>
+    <w:rsid w:val="001F22C6"/>
+    <w:rsid w:val="0020636F"/>
+    <w:rsid w:val="0021492F"/>
+    <w:rsid w:val="002179C6"/>
+    <w:rsid w:val="002251B8"/>
+    <w:rsid w:val="0024361F"/>
+    <w:rsid w:val="00251487"/>
+    <w:rsid w:val="002A05C1"/>
+    <w:rsid w:val="002D524E"/>
+    <w:rsid w:val="00324FFA"/>
+    <w:rsid w:val="0034204A"/>
+    <w:rsid w:val="003958A2"/>
+    <w:rsid w:val="003C75FD"/>
+    <w:rsid w:val="003E0311"/>
+    <w:rsid w:val="003F4875"/>
+    <w:rsid w:val="004272A0"/>
+    <w:rsid w:val="00430FFE"/>
+    <w:rsid w:val="0045428B"/>
+    <w:rsid w:val="00457C7F"/>
+    <w:rsid w:val="00496832"/>
+    <w:rsid w:val="0051309E"/>
+    <w:rsid w:val="00551A13"/>
+    <w:rsid w:val="005640CC"/>
+    <w:rsid w:val="005D0EE3"/>
+    <w:rsid w:val="005E1920"/>
+    <w:rsid w:val="005F5130"/>
+    <w:rsid w:val="00660859"/>
+    <w:rsid w:val="006749C3"/>
+    <w:rsid w:val="006828A6"/>
+    <w:rsid w:val="006B74A6"/>
+    <w:rsid w:val="006C33D8"/>
+    <w:rsid w:val="006D4F20"/>
+    <w:rsid w:val="006E322E"/>
+    <w:rsid w:val="006F1C8E"/>
+    <w:rsid w:val="006F482D"/>
+    <w:rsid w:val="00726C58"/>
+    <w:rsid w:val="00731085"/>
+    <w:rsid w:val="00734600"/>
+    <w:rsid w:val="00734A18"/>
+    <w:rsid w:val="0076318F"/>
+    <w:rsid w:val="00790058"/>
+    <w:rsid w:val="007B77A8"/>
+    <w:rsid w:val="00810694"/>
+    <w:rsid w:val="0082224E"/>
+    <w:rsid w:val="00841006"/>
+    <w:rsid w:val="008B6A7D"/>
+    <w:rsid w:val="008C580B"/>
+    <w:rsid w:val="00914B37"/>
+    <w:rsid w:val="009272F1"/>
+    <w:rsid w:val="009477CD"/>
+    <w:rsid w:val="009A7C97"/>
+    <w:rsid w:val="009E1DFE"/>
+    <w:rsid w:val="009E7824"/>
+    <w:rsid w:val="00A226D7"/>
+    <w:rsid w:val="00A453CF"/>
+    <w:rsid w:val="00A46C30"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rsid w:val="00A71BD9"/>
+    <w:rsid w:val="00A73F19"/>
+    <w:rsid w:val="00A90F80"/>
+    <w:rsid w:val="00B20DA0"/>
+    <w:rsid w:val="00B21A32"/>
+    <w:rsid w:val="00B22CDA"/>
+    <w:rsid w:val="00B34B59"/>
+    <w:rsid w:val="00B54AF2"/>
+    <w:rsid w:val="00B61C33"/>
+    <w:rsid w:val="00BD61D4"/>
+    <w:rsid w:val="00C07881"/>
+    <w:rsid w:val="00C55C90"/>
+    <w:rsid w:val="00C94A29"/>
+    <w:rsid w:val="00CB33B7"/>
+    <w:rsid w:val="00CB4DCB"/>
+    <w:rsid w:val="00CC085E"/>
+    <w:rsid w:val="00D27D59"/>
+    <w:rsid w:val="00D33791"/>
+    <w:rsid w:val="00DB0128"/>
+    <w:rsid w:val="00DD3A43"/>
+    <w:rsid w:val="00DE1E9F"/>
+    <w:rsid w:val="00E663CC"/>
+    <w:rsid w:val="00EB2C11"/>
+    <w:rsid w:val="00EB49FA"/>
+    <w:rsid w:val="00EC1734"/>
+    <w:rsid w:val="00F372B0"/>
+    <w:rsid w:val="00FB2F02"/>
+    <w:rsid w:val="00FB31E4"/>
+    <w:rsid w:val="00FD4898"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F0ABBB0"/>
-  <w15:docId w15:val="{A4439E0B-EEF9-4E43-BF77-688C9A9FA9FA}"/>
+  <w14:docId w14:val="79C44A21"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="header" w:uiPriority="0"/>
+    <w:lsdException w:name="footer" w:uiPriority="0"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B56DA2"/>
+    <w:rsid w:val="00A61786"/>
     <w:pPr>
-      <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...21 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...42 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...11 lines deleted...]
-    <w:name w:val="TableGrid"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00A61786"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00A61786"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005531A5"/>
+    <w:rsid w:val="00A61786"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005531A5"/>
+    <w:rsid w:val="00A61786"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A61786"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A61786"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00A61786"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...46 lines deleted...]
-      <w:color w:val="auto"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-    <w:name w:val="List Paragraph Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A61786"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0017234B"/>
+    <w:rsid w:val="00A61786"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="720" w:firstLine="0"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
-[...8 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
+    <w:name w:val="fontstyle01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000B5D28"/>
+    <w:rsid w:val="00A61786"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...25 lines deleted...]
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+      <w:rFonts w:ascii="NimbusRomNo9L-Medi" w:hAnsi="NimbusRomNo9L-Medi" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="000B5D28"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle21">
+    <w:name w:val="fontstyle21"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A61786"/>
     <w:rPr>
-      <w:b/>
-[...13 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="NimbusRomNo9L-Regu" w:hAnsi="NimbusRomNo9L-Regu" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B5D28"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A61786"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B5D28"/>
+    <w:rsid w:val="00A61786"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Cambria" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
-[...1 lines deleted...]
-    <w:rsid w:val="008E5258"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="references">
+    <w:name w:val="references"/>
+    <w:rsid w:val="00EB2C11"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:after="50" w:line="180" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="009477CD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...15 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-        <w:i/>
-[...309 lines deleted...]
-        <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
-[...252 lines deleted...]
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent5">
-[...2 lines deleted...]
-    <w:uiPriority w:val="61"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1436"/>
+    <w:rsid w:val="00CB33B7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F482D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="header" w:uiPriority="0"/>
+    <w:lsdException w:name="footer" w:uiPriority="0"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A61786"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00A61786"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00A61786"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="00A61786"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A61786"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A61786"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="id-ID"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00A61786"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-style-span">
+    <w:name w:val="apple-style-span"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A61786"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A61786"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
+    <w:name w:val="fontstyle01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:rFonts w:ascii="NimbusRomNo9L-Medi" w:hAnsi="NimbusRomNo9L-Medi" w:hint="default"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle21">
+    <w:name w:val="fontstyle21"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:rFonts w:ascii="NimbusRomNo9L-Regu" w:hAnsi="NimbusRomNo9L-Regu" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A61786"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="references">
+    <w:name w:val="references"/>
+    <w:rsid w:val="00EB2C11"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:after="50" w:line="180" w:lineRule="exact"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="009477CD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:b/>
-[...14 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-    </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
-[...241 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...6 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band2Horz">
-[...10 lines deleted...]
-    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB33B7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00A872A4"/>
+    <w:rsid w:val="006F482D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...282 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...250 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Diyala_Governorate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hassan.hadi@Uodiyala.edu.iq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadscij.uodiyala.edu.iq/index.php/Home/index" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...643 lines deleted...]
-</c:chartSpace>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto4.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36BC7EC5-56B7-4521-BF4C-6A7E1CB1CD99}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84EC04AE-2315-4E7A-9FBC-30A9FDEB5829}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>993</Words>
-  <Characters>5663</Characters>
+  <Words>12225</Words>
+  <Characters>69689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>580</Lines>
+  <Paragraphs>163</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Capacity of Control</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>SACC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6643</CharactersWithSpaces>
+  <CharactersWithSpaces>81751</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Capacity of Control</dc:title>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>comp lab</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>