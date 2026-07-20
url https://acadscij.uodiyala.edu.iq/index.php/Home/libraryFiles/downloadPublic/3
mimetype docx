--- v1 (2026-06-10)
+++ v2 (2026-07-20)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="2E6A378A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk78354194"/>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t>Paper’s</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -323,59 +322,57 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Computer Science, College of Education for Pure Science, </w:t>
       </w:r>
       <w:r w:rsidR="00CB33B7" w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CB33B7" w:rsidRPr="00CB33B7">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>8 pt</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB33B7" w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Diyala University, Diyala, Iraq.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36154CFD" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="009E7824" w:rsidRDefault="0021492F" w:rsidP="0021492F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -408,85 +405,82 @@
         <w:t>Science</w:t>
       </w:r>
       <w:r w:rsidR="00A46C30" w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (8 pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3763DE" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="009E7824" w:rsidRDefault="00A46C30" w:rsidP="0021492F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Diyala, Diyala, </w:t>
       </w:r>
       <w:r w:rsidR="0021492F" w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Iraq.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="69FF334F" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="009E7824" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Biology, College of </w:t>
       </w:r>
       <w:r w:rsidR="0021492F" w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
@@ -502,51 +496,50 @@
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Diyala </w:t>
       </w:r>
       <w:r w:rsidR="0021492F" w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Diyala, Iraq</w:t>
       </w:r>
       <w:r w:rsidR="0021492F" w:rsidRPr="009E7824">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7E603A9B" w14:textId="77777777" w:rsidR="00A61786" w:rsidRPr="007B77A8" w:rsidRDefault="00A61786" w:rsidP="00A61786">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8845" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2787"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="5776"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A61786" w:rsidRPr="007B77A8" w14:paraId="27831462" w14:textId="77777777" w:rsidTr="00A46C30">
         <w:trPr>
           <w:trHeight w:val="330"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -644,146 +637,94 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B77A8">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Article history:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FFE326D" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="0020636F">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="007B77A8">
               <w:t xml:space="preserve">Received </w:t>
             </w:r>
             <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="007B77A8">
-              <w:t xml:space="preserve">month </w:t>
+              <w:t>month dd, yyyy</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="674E106B" w14:textId="5638D2C0" w:rsidR="002179C6" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="002179C6">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="007B77A8">
               <w:t xml:space="preserve">Revised </w:t>
             </w:r>
             <w:r w:rsidR="002179C6">
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="002179C6" w:rsidRPr="007B77A8">
-              <w:t xml:space="preserve">month </w:t>
+              <w:t>month dd, yyyy</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="15E1467C" w14:textId="38D8D0AF" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00B22CDA">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="007B77A8">
               <w:t xml:space="preserve">Accepted </w:t>
             </w:r>
             <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="007B77A8">
-              <w:t xml:space="preserve">month </w:t>
+              <w:t>month dd, yyyy</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="7E59B013" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="007B77A8">
               <w:t xml:space="preserve">Published </w:t>
             </w:r>
             <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B77A8">
-              <w:t xml:space="preserve">month </w:t>
+              <w:t>month dd, yyyy</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51C4CF79" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00CB4DCB">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5776" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
@@ -1132,98 +1073,98 @@
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AFEB912" wp14:editId="509562C7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>2252345</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>243840</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1315720" cy="432435"/>
                   <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                   <wp:wrapNone/>
                   <wp:docPr id="12" name="Picture 12" descr="File:CC BY icon.svg - Wikipedia"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3" descr="File:CC BY icon.svg - Wikipedia"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9" cstate="print">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1315720" cy="432435"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">This is an open access article under the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>CC BY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> license.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79294FF5" w14:textId="77777777" w:rsidR="00734A18" w:rsidRDefault="00734A18" w:rsidP="00CB4DCB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -1245,213 +1186,170 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46C30" w:rsidRPr="007B77A8" w14:paraId="738EBCFF" w14:textId="77777777" w:rsidTr="00A46C30">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8845" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E0F575A" w14:textId="287F0D4D" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="008B6A7D" w:rsidP="0020636F">
+          <w:p w14:paraId="5E0F575A" w14:textId="287F0D4D" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="004D3AA1" w:rsidP="0020636F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="ar-SA"/>
               </w:rPr>
-              <w:pict w14:anchorId="5A9C1450">
+              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="5A9C1450">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:355.2pt;margin-top:6.7pt;width:77.45pt;height:77.35pt;z-index:251674624;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:page;mso-height-relative:page">
-                  <v:imagedata r:id="rId11" o:title="" croptop="10132f" cropbottom="32865f" cropleft="18475f" cropright="20801f"/>
+                  <v:imagedata r:id="rId10" o:title="" croptop="10132f" cropbottom="32865f" cropleft="18475f" cropright="20801f"/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_s1026" DrawAspect="Content" ObjectID="_1842516938" r:id="rId12"/>
-              </w:pict>
+                <o:OLEObject Type="Embed" ProgID="PBrush" ShapeID="_x0000_s1026" DrawAspect="Content" ObjectID="_1844842365" r:id="rId11"/>
+              </w:object>
             </w:r>
             <w:r w:rsidR="00A46C30" w:rsidRPr="007B77A8">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Corresponding Author:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D96F702" w14:textId="7FB97691" w:rsidR="0021492F" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="0021492F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E1DFE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Hassan </w:t>
+              <w:t>Hassan Hadi Saleh</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007B77A8">
               <w:br/>
               <w:t>Department of Computer Science, College of Education for Pure Science</w:t>
             </w:r>
             <w:r w:rsidR="009E1DFE">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007B77A8">
               <w:br/>
               <w:t>University</w:t>
             </w:r>
             <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
-              <w:t xml:space="preserve"> of </w:t>
+              <w:t xml:space="preserve"> of Diyala</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="009E1DFE">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007B77A8">
               <w:br/>
+              <w:t xml:space="preserve">Baqubah City, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="007B77A8">
                 <w:t xml:space="preserve"> Diyala Governorate</w:t>
               </w:r>
               <w:r w:rsidRPr="007B77A8">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="1A0DAB"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007B77A8">
               <w:t xml:space="preserve"> Iraq</w:t>
             </w:r>
             <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007B77A8">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="009E1DFE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r w:rsidRPr="007B77A8">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="0021492F" w:rsidRPr="007B77A8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>hassan.hadi@Uodiyala.edu.iq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45F58875" w14:textId="77777777" w:rsidR="00A61786" w:rsidRPr="007B77A8" w:rsidRDefault="00A61786" w:rsidP="00A61786">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2540C83A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
@@ -1773,57 +1671,52 @@
         <w:t>", "</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:i/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Effect of.....</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>",</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Analysis of …</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
-        <w:t>”, “Design of…</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>”, “Design of…”,</w:t>
+      </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A2168E" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">A concise  and  factual  abstract  is  required.  The  abstract  should  state  briefly  the  purpose  of  the research, the principal results and major conclusions. An abstract is often presented separately from the article, so it must be able to stand alone. For this reason, References should be avoided, but if essential, then cite the author(s) and year(s). Also, non-standard or uncommon abbreviations should be avoided, but if </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">essential they must be defined at their first mention in the abstract itself. Immediately after the abstract, provide a maximum of 7 keywords, using American spelling and avoiding general and plural terms and multiple concepts (avoid, for example, 'and', 'of'). Be sparing with abbreviations: only abbreviations firmly established in the field may be eligible. These keywords will be used for indexing purposes. </w:t>
       </w:r>
@@ -1989,59 +1882,51 @@
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:t xml:space="preserve">The text should be divided into sections, each with a separate heading and numbered consecutively </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:instrText>ADDIN CSL_CITATION {"citationItems":[{"id":"ITEM-1","itemData":{"DOI":"10.1186/s40537-019-0197-0","ISSN":"21961115","abstract":"Deep convolutional neural networks have performed remarkably well on many Computer Vision tasks. However, these networks are heavily reliant on big data to avoid overfitting. Overfitting refers to the phenomenon when a network learns a function with very high variance such as to perfectly model the training data. Unfortunately, many application domains do not have access to big data, such as medical image analysis. This survey focuses on Data Augmentation, a data-space solution to the problem of limited data. Data Augmentation encompasses a suite of techniques that enhance the size and quality of training datasets such that better Deep Learning models can be built using them. The image augmentation algorithms discussed in this survey include geometric transformations, color space augmentations, kernel filters, mixing images, random erasing, feature space augmentation, adversarial training, generative adversarial networks, neural style transfer, and meta-learning. The application of augmentation methods based on GANs are heavily covered in this survey. In addition to augmentation techniques, this paper will briefly discuss other characteristics of Data Augmentation such as test-time augmentation, resolution impact, final dataset size, and curriculum learning. This survey will present existing methods for Data Augmentation, promising developments, and meta-level decisions for implementing Data Augmentation. Readers will understand how Data Augmentation can improve the performance of their models and expand limited datasets to take advantage of the capabilities of big data.","author":[{"dropping-particle":"","family":"Shorten","given":"Connor","non-dropping-particle":"","parse-names":false,"suffix":""},{"dropping-particle":"","family":"Khoshgoftaar","given":"Taghi M.","non-dropping-particle":"","parse-names":false,"suffix":""}],"container-title":"Journal of Big Data","id":"ITEM-1","issue":"1","issued":{"date-parts":[["2019"]]},"publisher":"Springer International Publishing","title":"A survey on Image Data Augmentation for Deep Learning","type":"article-journal","volume":"6"},"uris":["http://www.mendeley.com/documents/?uuid=3913f4d2-bbc7-4192-a4bd-9da46121ec06"]}],"mendeley":{"formattedCitation":"[3]","plainTextFormattedCitation":"[3]","previouslyFormattedCitation":"[3]"},"properties":{"noteIndex":0},"schema":"https://github.com/citation-style-language/schema/raw/master/csl-citation.json"}</w:instrText>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[3]</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
-        <w:t xml:space="preserve">. The section or subsection headings should be typed on a separate line, e.g., 1. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> A full article usually follows a standard structure</w:t>
+        <w:t>. The section or subsection headings should be typed on a separate line, e.g., 1. INTRODUCTION. A full article usually follows a standard structure</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1734">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1734">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1734">
         <w:rPr>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1734">
         <w:rPr>
           <w:b/>
           <w:lang w:val="id-ID"/>
@@ -2144,60 +2029,58 @@
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">, and 5. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1734">
         <w:rPr>
           <w:b/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1734">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1734">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The structure is well-known as </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC1734">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t>IMRaD</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> style</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52001206" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
@@ -2513,66 +2396,61 @@
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>[8]–[13]</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B77A8">
         <w:t xml:space="preserve">effects of electrical discharges to </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>acidity of HVNE and NELV</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
-        <w:t xml:space="preserve"> has</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> been illustrated in </w:t>
+        <w:t xml:space="preserve"> has been illustrated in </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Figure 2(a)</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk78529987"/>
       <w:r w:rsidRPr="007B77A8">
         <w:t xml:space="preserve"> and the effects of </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>breakdown voltage of NE and NELV</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:t xml:space="preserve"> has </w:t>
       </w:r>
       <w:r w:rsidR="00734A18" w:rsidRPr="007B77A8">
         <w:t>been</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:t xml:space="preserve"> illustrated in </w:t>
@@ -2608,55 +2486,55 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4055BA7A" wp14:editId="6E0E7EDA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1014095</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3550920" cy="1884680"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId16">
+                            <a14:imgLayer r:embed="rId15">
                               <a14:imgEffect>
                                 <a14:sharpenSoften amount="25000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:brightnessContrast contrast="20000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="3679" t="11006" r="1366" b="3949"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3550920" cy="1884680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -2877,56 +2755,56 @@
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B77A8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6553FCD7" wp14:editId="6217A91B">
                   <wp:extent cx="2248274" cy="1076325"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="43" name="Picture 43"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 24"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId17" cstate="print">
+                          <a:blip r:embed="rId16" cstate="print">
                             <a:grayscl/>
                             <a:extLst>
                               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                                  <a14:imgLayer r:embed="rId18">
+                                  <a14:imgLayer r:embed="rId17">
                                     <a14:imgEffect>
                                       <a14:sharpenSoften amount="50000"/>
                                     </a14:imgEffect>
                                   </a14:imgLayer>
                                 </a14:imgProps>
                               </a:ext>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="3200" r="2684" b="4412"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2296324" cy="1099328"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
@@ -2962,56 +2840,56 @@
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B77A8">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40BF6B51" wp14:editId="0A84DB98">
                   <wp:extent cx="2306865" cy="1076325"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="44" name="Picture 44"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 25"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId19" cstate="print">
+                          <a:blip r:embed="rId18" cstate="print">
                             <a:grayscl/>
                             <a:extLst>
                               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                                  <a14:imgLayer r:embed="rId20">
+                                  <a14:imgLayer r:embed="rId19">
                                     <a14:imgEffect>
                                       <a14:sharpenSoften amount="50000"/>
                                     </a14:imgEffect>
                                   </a14:imgLayer>
                                 </a14:imgProps>
                               </a:ext>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="4797" r="2070" b="3133"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2360702" cy="1101444"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
@@ -3808,51 +3686,51 @@
         <w:t xml:space="preserve"> flushed to the right margin, as in (1). The use of Microsoft Equation Editor or MathType is</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>preferred.</w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Hlk79141485"/>
     </w:p>
     <w:p w14:paraId="5569C982" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56645C50" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="008B6A7D" w:rsidP="00A46C30">
+    <w:p w14:paraId="56645C50" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="004D3AA1" w:rsidP="00A46C30">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="8505"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <m:oMath>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -3864,92 +3742,78 @@
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <m:t>v</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
         <m:r>
           <m:rPr>
             <m:sty m:val="p"/>
           </m:rPr>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:lang w:val="id-ID"/>
           </w:rPr>
           <m:t>-</m:t>
         </m:r>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:lang w:val="id-ID"/>
           </w:rPr>
-          <m:t>E</m:t>
-[...6 lines deleted...]
-          <m:t>=</m:t>
+          <m:t>E=</m:t>
         </m:r>
         <m:f>
           <m:fPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:bCs/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </m:ctrlPr>
           </m:fPr>
           <m:num>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
               <m:t>h</m:t>
             </m:r>
           </m:num>
           <m:den>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
-              <m:t>2.</m:t>
-[...6 lines deleted...]
-              <m:t>m</m:t>
+              <m:t>2.m</m:t>
             </m:r>
           </m:den>
         </m:f>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
             <w:lang w:val="id-ID"/>
           </w:rPr>
           <m:t xml:space="preserve"> (</m:t>
         </m:r>
         <m:sSubSup>
           <m:sSubSupPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:val="id-ID"/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubSupPr>
           <m:e>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -4508,131 +4372,99 @@
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6811288A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="754D137E" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.2.1. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> section 1</w:t>
+        <w:t>3.2.1. Subsub section 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28F1AF0D" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>yy</w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD55D50" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="fontstyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.2.2. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> section 2</w:t>
+        <w:t>3.2.2. Subsub section 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4669ACDD" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B77A8">
         <w:t>zz</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5F197C37" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FBF3354" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15210632" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
@@ -4736,117 +4568,125 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">ACKNOWLEDGEMENTS </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(10 PT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631A5F18" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk78354940"/>
       <w:r w:rsidRPr="007B77A8">
-        <w:t xml:space="preserve">Author </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Author thanks ... . In most cases, sponsor and financial support acknowledgments.</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="05BF01A0" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4550DBFB" w14:textId="5B91D51A" w:rsidR="006F482D" w:rsidRDefault="006F482D" w:rsidP="006F482D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Source of Funding:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A13F8AF" w14:textId="0AEB9F8C" w:rsidR="006F482D" w:rsidRDefault="006F482D" w:rsidP="006F482D">
+    <w:p w14:paraId="4A13F8AF" w14:textId="5CCC44A1" w:rsidR="006F482D" w:rsidRDefault="00176786" w:rsidP="006F482D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:r>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="14"/>
-    </w:p>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Conflict</w:t>
+      </w:r>
+      <w:r w:rsidR="006F482D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of interest: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F42256B" w14:textId="10BF1CC4" w:rsidR="00176786" w:rsidRDefault="00176786" w:rsidP="006F482D">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00176786">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Ethical Clearance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAE0BCE" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="00176786" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F07858D" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00731085">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:rStyle w:val="apple-style-span"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES </w:t>
       </w:r>
       <w:r w:rsidRPr="007B77A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
@@ -5154,179 +4994,129 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Basic Format: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BD33C2" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">J. K. Author, “Title of paper,” </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Abbrev.</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Abbrev. Title of Journal/Periodical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vol. </w:t>
+      </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">x, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001669B2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no. </w:t>
+      </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Title of Journal/Periodical</w:t>
+        <w:t xml:space="preserve">x, </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, vol. </w:t>
+        <w:t>pp</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">x, </w:t>
+        <w:t xml:space="preserve">. xxx-xxx, </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">no. </w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Abbrev. Month, year, doi: </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7760CF" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5348,237 +5138,111 @@
         <w:t xml:space="preserve">Examples: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="7AC9BC0A" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">M. M. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, “Induction of electric field in human bodies moving near MRI: An efficient BEM computational procedure,” </w:t>
+        <w:t xml:space="preserve">M. M. Chiampi and L. L. Zilberti, “Induction of electric field in human bodies moving near MRI: An efficient BEM computational procedure,” </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>IEEE Trans. Biomed. Eng.</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, vol. 58, pp. 2787–2793, Oct. 2011, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: 10.1109/TBME.2011.2158315. </w:t>
+        <w:t xml:space="preserve">, vol. 58, pp. 2787–2793, Oct. 2011, doi: 10.1109/TBME.2011.2158315. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283FB97B" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">R. Fardel, M. Nagel, F. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">, “Fabrication of organic light emitting diode pixels by laser-assisted forward transfer,” </w:t>
+        <w:t xml:space="preserve">R. Fardel, M. Nagel, F. Nuesch, T. Lippert, and A. Wokaun, “Fabrication of organic light emitting diode pixels by laser-assisted forward transfer,” </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Appl. Phys. Lett.</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, vol. 91, no. 6, Aug. 2007, Art. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">: 10.1063/1.2759475. </w:t>
+        <w:t xml:space="preserve">, vol. 91, no. 6, Aug. 2007, Art. no. 061103, doi: 10.1063/1.2759475. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBB6240" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -5646,71 +5310,51 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, (location of conference is optional), year, pp. </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xxx–xxx</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">, doi: </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">xxx. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD75569" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -5724,183 +5368,111 @@
         </w:rPr>
         <w:t xml:space="preserve">Examples: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF478C9" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">G. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> roadmap,” in </w:t>
+        <w:t xml:space="preserve">G. Veruggio, “The EURON roboethics roadmap,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Proc. Humanoids ’06: 6th IEEE-RAS Int. Conf. Humanoid Robots</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2006, pp. 612–617, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: 10.1109/ICHR.2006.321337. </w:t>
+        <w:t xml:space="preserve">, 2006, pp. 612–617, doi: 10.1109/ICHR.2006.321337. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23CA701E" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">J. Zhao, G. Sun, G. H. Loh, and Y. Xie, “Energy-efficient GPU design with reconfigurable in-package graphics memory,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Proc. ACM/IEEE Int. Symp. Low Power Electron. Design (ISLPED)</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Jul. 2012, pp. 403–408, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">: 10.1145/2333660.2333752. </w:t>
+        <w:t xml:space="preserve">, Jul. 2012, pp. 403–408, doi: 10.1145/2333660.2333752. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283BF21C" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EC3F364" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5960,113 +5532,67 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">J. K. Author, “Title of chapter in the book,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Title of His Published Book</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, X. Editor, Ed., </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">th ed. City of Publisher, State (only U.S.), Country: Abbrev. of Publisher, year, ch. </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, sec. </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
@@ -6112,69 +5638,51 @@
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382DEA3C" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">A. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">A. Taflove, </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Computational Electrodynamics: The Finite-Difference Time-Domain Method </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">in Computational Electrodynamics II, vol. 3, 2nd ed. Norwood, MA, USA: Artech House, 1996. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547FC40E" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6190,69 +5698,51 @@
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">R. L. Myer, “Parametric oscillators and nonlinear materials,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nonlinear Optics</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, vol. 4, P. G. Harper and B. S. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, Eds., San Francisco, CA, USA: Academic, 1977, pp. 47–160. </w:t>
+        <w:t xml:space="preserve">, vol. 4, P. G. Harper and B. S. Wherret, Eds., San Francisco, CA, USA: Academic, 1977, pp. 47–160. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44913922" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1249A459" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -6281,204 +5771,76 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Basic Format: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66334780" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>J. K. Author, “Title of thesis,” M.S. thesis, Abbrev.</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">J. K. Author, “Title of thesis,” M.S. thesis, Abbrev. Dept., Abbrev. Univ., City of Univ., Abbrev. State, year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584ADFDA" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>J. K. Author, “Title of dissertation,” Ph.D. dissertation, Abbrev.</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">J. K. Author, “Title of dissertation,” Ph.D. dissertation, Abbrev. Dept., Abbrev. Univ., City of Univ., Abbrev. State, year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7A8CAE" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3773CAED" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
@@ -6584,69 +5946,51 @@
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: J. D. Bellamy </w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidRPr="001669B2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Computer Telephony Integration, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> York: Wiley, 2010.</w:t>
+        <w:t>, Computer Telephony Integration, New York: Wiley, 2010.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="019A7548" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="001669B2" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D91FE7C" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04DC9ECA" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
@@ -6767,193 +6111,195 @@
     <w:p w14:paraId="53639F56" w14:textId="77777777" w:rsidR="00A46C30" w:rsidRPr="007B77A8" w:rsidRDefault="00A46C30" w:rsidP="00A46C30">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D47B53D" w14:textId="77777777" w:rsidR="00A61786" w:rsidRPr="007B77A8" w:rsidRDefault="00A61786" w:rsidP="00A61786">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-ID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34CF88FF" w14:textId="77777777" w:rsidR="002D524E" w:rsidRPr="00DB0128" w:rsidRDefault="002D524E" w:rsidP="00DB0128">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D524E" w:rsidRPr="00DB0128" w:rsidSect="00CB33B7">
-      <w:headerReference w:type="even" r:id="rId21"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1701" w:header="709" w:footer="1134" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D6FC744" w14:textId="77777777" w:rsidR="008B6A7D" w:rsidRDefault="008B6A7D">
+    <w:p w14:paraId="5CB52845" w14:textId="77777777" w:rsidR="004D3AA1" w:rsidRDefault="004D3AA1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DFA5582" w14:textId="77777777" w:rsidR="008B6A7D" w:rsidRDefault="008B6A7D">
+    <w:p w14:paraId="48999EC0" w14:textId="77777777" w:rsidR="004D3AA1" w:rsidRDefault="004D3AA1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="0200E0A0" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NimbusRomNo9L-Medi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="NimbusRomNo9L-Regu">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="7C329D0B" w14:textId="77777777" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2992"/>
       </w:tabs>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39DA2B14" wp14:editId="01B38320">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-17780</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>144145</wp:posOffset>
               </wp:positionV>
@@ -6986,90 +6332,90 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="69629AD2" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.4pt,11.35pt" to="440.8pt,11.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTgYVdrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCJNiMOD2k7S7d&#10;FqDdBzCSHAuTRYFUYufvJ6lJWmy3YT4Ikkg+vfdIr++mwYmTIbboWzmf1VIYr1Bbf2jlz5fHT5+l&#10;4Aheg0NvWnk2LO82Hz+sx9CYBfbotCGRQDw3Y2hlH2NoqopVbwbgGQbjU7BDGiCmIx0qTTAm9MFV&#10;i7peVSOSDoTKMKfb+9eg3BT8rjMq/ug6NlG4ViZusaxU1n1eq80amgNB6K260IB/YDGA9enRG9Q9&#10;RBBHsn9BDVYRMnZxpnCosOusMkVDUjOv/1Dz3EMwRUsyh8PNJv5/sOr7aet3lKmryT+HJ1S/WHjc&#10;9uAPphB4OYfUuHm2qhoDN7eSfOCwI7Efv6FOOXCMWFyYOhoyZNInpmL2+Wa2maJQ6XK5mq/qOvVE&#10;XWMVNNfCQBy/GhxE3rTSWZ99gAZOTxwzEWiuKfna46N1rvTSeTG28stysSwFjM7qHMxpTIf91pE4&#10;QZ6G8hVVKfI+jfDodQHrDeiHyz6Cda/79LjzFzOy/jxs3OxRn3d0NSm1q7C8jFaeh/fnUv32A2x+&#10;AwAA//8DAFBLAwQUAAYACAAAACEAZnlVot0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j9B2sr9VK1To1UohCnQkBuXCggrtt4SSLidRq7bdqvrxEHOO7MaOZtvhltJ440+NaxhtUy&#10;AUFcOdNyreH9rVykIHxANtg5Jg1n8rApJjc5Zsad+JWO21CLWMI+Qw1NCH0mpa8asuiXrieO3pcb&#10;LIZ4DrU0A55iue2kSpK1tNhyXGiwp8eGqu/twWrw5Qfty8u8mieft7UjtX96eUatZ9Px4R5EoDH8&#10;heEHP6JDEZl27sDGi07DQkXyoEGpOxDRT9PVGsTuV5BFLv8/UFwBAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAU4GFXa8BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAZnlVot0AAAAIAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
+            <v:line w14:anchorId="3BBD5DB5" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.4pt,11.35pt" to="440.8pt,11.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa0Gn8EgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2UIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWClXiCkSId&#10;SLQViqOn0JneuAICKrWzoTZ6Vi9mq+l3h5SuWqIOPDJ8vRhIy0JG8iYlbJwB/H3/WTOIIUevY5vO&#10;je0CJDQAnaMal7sa/OwRhcPpLJulKYhGB19CiiHRWOc/cd2hYJRYAucITE5b5wMRUgwh4R6lN0LK&#10;KLZUqC/xYjqZxgSnpWDBGcKcPewradGJhHGJX6wKPI9hVh8Vi2AtJ2x9sz0R8mrD5VIFPCgF6Nys&#10;6zz8WKSL9Xw9z0f5ZLYe5Wldjz5uqnw022QfpvVTXVV19jNQy/KiFYxxFdgNs5nlf6f97ZVcp+o+&#10;nfc2JG/RY7+A7PCPpKOWQb7rIOw1u+zsoDGMYwy+PZ0w7497sB8f+OoXAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAZnlVot0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2sr9VK1To1U&#10;ohCnQkBuXCggrtt4SSLidRq7bdqvrxEHOO7MaOZtvhltJ440+NaxhtUyAUFcOdNyreH9rVykIHxA&#10;Ntg5Jg1n8rApJjc5Zsad+JWO21CLWMI+Qw1NCH0mpa8asuiXrieO3pcbLIZ4DrU0A55iue2kSpK1&#10;tNhyXGiwp8eGqu/twWrw5Qfty8u8mieft7UjtX96eUatZ9Px4R5EoDH8heEHP6JDEZl27sDGi07D&#10;QkXyoEGpOxDRT9PVGsTuV5BFLv8/UFwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWtBp&#10;/BICAAAoBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;ZnlVot0AAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Iraqi</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> Journal Applied Science</w:t>
     </w:r>
     <w:r w:rsidRPr="00E619D6">
       <w:t xml:space="preserve">, Vol. </w:t>
     </w:r>
     <w:r>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="00E619D6">
       <w:t xml:space="preserve">, No. </w:t>
     </w:r>
     <w:r>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="00E619D6">
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:t>p.p</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="2296EA6C" w14:textId="36BA9E37" w:rsidR="00CB4DCB" w:rsidRPr="009E7824" w:rsidRDefault="00CB4DCB" w:rsidP="0051309E">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E7824">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EBA0278" wp14:editId="20FD9701">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-17780</wp:posOffset>
               </wp:positionH>
@@ -7105,53 +6451,53 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="641B166D" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.4pt,0" to="440.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTgYVdrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCJNiMOD2k7S7d&#10;FqDdBzCSHAuTRYFUYufvJ6lJWmy3YT4Ikkg+vfdIr++mwYmTIbboWzmf1VIYr1Bbf2jlz5fHT5+l&#10;4Aheg0NvWnk2LO82Hz+sx9CYBfbotCGRQDw3Y2hlH2NoqopVbwbgGQbjU7BDGiCmIx0qTTAm9MFV&#10;i7peVSOSDoTKMKfb+9eg3BT8rjMq/ug6NlG4ViZusaxU1n1eq80amgNB6K260IB/YDGA9enRG9Q9&#10;RBBHsn9BDVYRMnZxpnCosOusMkVDUjOv/1Dz3EMwRUsyh8PNJv5/sOr7aet3lKmryT+HJ1S/WHjc&#10;9uAPphB4OYfUuHm2qhoDN7eSfOCwI7Efv6FOOXCMWFyYOhoyZNInpmL2+Wa2maJQ6XK5mq/qOvVE&#10;XWMVNNfCQBy/GhxE3rTSWZ99gAZOTxwzEWiuKfna46N1rvTSeTG28stysSwFjM7qHMxpTIf91pE4&#10;QZ6G8hVVKfI+jfDodQHrDeiHyz6Cda/79LjzFzOy/jxs3OxRn3d0NSm1q7C8jFaeh/fnUv32A2x+&#10;AwAA//8DAFBLAwQUAAYACAAAACEAPK5tPtkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VIXKrWaZCqKMSpKiA3LpQirtt4SaLG6zR228DXsz3BcTSjmTfFenK9OtMYOs8GlosE&#10;FHHtbceNgd17Nc9AhYhssfdMBr4pwLq8vSkwt/7Cb3TexkZJCYccDbQxDrnWoW7JYVj4gVi8Lz86&#10;jCLHRtsRL1Luep0myUo77FgWWhzoqaX6sD05A6H6oGP1M6tnyedD4yk9Pr++oDH3d9PmEVSkKf6F&#10;4Yov6FAK096f2AbVG5inQh4NyCFxs2y5ArW/Sl0W+j98+QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBTgYVdrwEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA8rm0+2QAAAAQBAAAPAAAAAAAAAAAAAAAAAAkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;"/>
+            <v:line w14:anchorId="1F607696" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-1.4pt,0" to="440.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCP4ipEgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2UIgIqyqBXmiL&#10;tNsPMLZDrDq2ZRsCqvrvHRuC2PZSVc3BGXtmnt/MGy+fz51EJ26d0KrE2TjFiCuqmVCHEn973Yzm&#10;GDlPFCNSK17iC3f4efX+3bI3BZ/oVkvGLQIQ5YrelLj13hRJ4mjLO+LG2nAFzkbbjnjY2kPCLOkB&#10;vZPJJE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SJQZuPq42rvuwJqslKQ6WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWCgXZTjBTp&#10;QKOtUBw9hdb0xhUQUamdDcXRs3oxW02/O6R01RJ14JHi68VAWhYykjcpYeMMXLDvP2sGMeTodezT&#10;ubFdgIQOoHOU43KXg589onA4nWWzNAXV6OBLSDEkGuv8J647FIwSS+Acgclp63wgQoohJNyj9EZI&#10;GdWWCvUlXkwn05jgtBQsOEOYs4d9JS06kTAv8YtVgecxzOqjYhGs5YStb7YnQl5tuFyqgAelAJ2b&#10;dR2IH4t0sZ6v5/kon8zWozyt69HHTZWPZpvsw7R+qquqzn4GalletIIxrgK7YTiz/O/Evz2T61jd&#10;x/PehuQteuwXkB3+kXTUMsh3HYS9ZpedHTSGeYzBt7cTBv5xD/bjC1/9AgAA//8DAFBLAwQUAAYA&#10;CAAAACEAPK5tPtkAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXKrWaZCq&#10;KMSpKiA3LpQirtt4SaLG6zR228DXsz3BcTSjmTfFenK9OtMYOs8GlosEFHHtbceNgd17Nc9AhYhs&#10;sfdMBr4pwLq8vSkwt/7Cb3TexkZJCYccDbQxDrnWoW7JYVj4gVi8Lz86jCLHRtsRL1Luep0myUo7&#10;7FgWWhzoqaX6sD05A6H6oGP1M6tnyedD4yk9Pr++oDH3d9PmEVSkKf6F4Yov6FAK096f2AbVG5in&#10;Qh4NyCFxs2y5ArW/Sl0W+j98+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCP4ipEgIA&#10;ACkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8rm0+&#10;2QAAAAQBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-ID"/>
       </w:rPr>
       <w:t>Paper’s</w:t>
@@ -7294,51 +6640,51 @@
     </w:r>
     <w:r w:rsidR="0051309E" w:rsidRPr="009E7824">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Hassan Hadi Saleh</w:t>
     </w:r>
     <w:r w:rsidRPr="009E7824">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="469C258A" w14:textId="4BEA25EB" w:rsidR="00CB4DCB" w:rsidRPr="001B756C" w:rsidRDefault="00EC1734" w:rsidP="001B756C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="240"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B756C">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661823" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34AFAE21" wp14:editId="6AB8763F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-16743</wp:posOffset>
@@ -7382,53 +6728,53 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="280B5CA5" id="Rectangle 56" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-1.3pt;margin-top:13.85pt;width:188.5pt;height:9.9pt;z-index:-251654657;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYmiuzgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+246boGdYqgRYYB&#10;RVu0HXpWZCkxIIsapcTJfv0o+SNdV+wwLAdFEh8fyWdSl1f7xrCdQl+DLfnkJOdMWQlVbdcl//68&#10;/PSFMx+ErYQBq0p+UJ5fzT9+uGzdTBWwAVMpZERi/ax1Jd+E4GZZ5uVGNcKfgFOWjBqwEYGOuM4q&#10;FC2xNyYr8vxz1gJWDkEq7+n2pjPyeeLXWslwr7VXgZmSU24hrZjWVVyz+aWYrVG4TS37NMQ/ZNGI&#10;2lLQkepGBMG2WP9B1dQSwYMOJxKaDLSupUo1UDWT/E01TxvhVKqFxPFulMn/P1p5t3tyD0gytM7P&#10;PG1jFXuNTfyn/Ng+iXUYxVL7wCRdFqcX0yIvOJNkmxRn56dJzezo7dCHrwoaFjclR/oYSSOxu/WB&#10;IhJ0gMRgHkxdLWtj0gHXq2uDbCfow00upqfTZfxW5PIbzNgIthDdOnO8yY61pF04GBVxxj4qzeoq&#10;Zp8ySW2mxjhCSmXDpDNtRKW68Gc5/YbosTGjR8olEUZmTfFH7p5gQHYkA3eXZY+Prip16eic/y2x&#10;znn0SJHBhtG5qS3gewSGquojd/hBpE6aqNIKqsMDMoRuRryTy5q+263w4UEgDQWNDw16uKdFG2hL&#10;Dv2Osw3gz/fuI556layctTRkJfc/tgIVZ+abpS6+mEyncSrTYXp2XtABX1tWry1221xDbAd6UpxM&#10;24gPZrjVCM0LvQeLGJVMwkqKXXIZcDhch2746UWRarFIMJpEJ8KtfXIykkdVY18+718Eur55A7X9&#10;HQwDKWZverjDRk8Li20AXacGP+ra601TnBqnf3HiM/H6nFDHd3H+CwAA//8DAFBLAwQUAAYACAAA&#10;ACEA/2MjLeAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCF2k3pmlTYl5K&#10;KBQPHqRVKN622dckmH0bsts0/nvXUz0OM8x8k28m04mRBtdaRnieRyCIK6tbrhE+P3azNQjnFWvV&#10;WSaEH3KwKe7vcpVpe+U9jQdfi1DCLlMIjfd9JqWrGjLKzW1PHLyzHYzyQQ611IO6hnLTyTiKVtKo&#10;lsNCo3raNlR9Hy4GYbss3xr99crHxbvcHfee2rF8Qnx8mMoXEJ4mfwvDH35AhyIwneyFtRMdwixe&#10;hSRCnKYggr9IkwTECSFJlyCLXP4/UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2Jor&#10;s4ECAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;/2MjLeAAAAAIAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#19434f" stroked="f" strokeweight="2pt"/>
+            <v:rect w14:anchorId="7DF7DF34" id="Rectangle 56" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.3pt;margin-top:13.85pt;width:188.5pt;height:9.9pt;z-index:-251654657;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzwS03mgIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+24SbcGdYqgRYYB&#10;RVu0HXpWZCkxIIsapcTJfv0o+aNdV+wwLAdFFMlH8pnkxeWhMWyv0NdgSz45yTlTVkJV203Jvz+t&#10;Pn3hzAdhK2HAqpIfleeXi48fLlo3VwVswVQKGYFYP29dybchuHmWeblVjfAn4JQlpQZsRCARN1mF&#10;oiX0xmRFnp9lLWDlEKTynl6vOyVfJHytlQx3WnsVmCk55RbSielcxzNbXIj5BoXb1rJPQ/xDFo2o&#10;LQUdoa5FEGyH9R9QTS0RPOhwIqHJQOtaqlQDVTPJ31TzuBVOpVqIHO9Gmvz/g5W3+3tkdVXy2Rln&#10;VjT0jR6INWE3RjF6I4Ja5+dk9+jusZc8XWO1B41N/Kc62CGRehxJVYfAJD0Wp+fTIi84k6SbFLPP&#10;p4n17MXboQ9fFTQsXkqOFD5xKfY3PlBEMh1MYjAPpq5WtTFJwM36yiDbC/rAk/Pp6XQVUyaX38yM&#10;jcYWolunji9ZrKyrJd3C0ahoZ+yD0kRKzD5lktpRjXGElMqGSafaikp14Wc5/YbosYGjR8olAUZk&#10;TfFH7B5gsOxABuwuy94+uqrUzaNz/rfEOufRI0UGG0bnpraA7wEYqqqP3NkPJHXURJbWUB2pZRC6&#10;WfJOrmr6bjfCh3uBNDw0ZrQQwh0d2kBbcuhvnG0Bf773Hu2pp0nLWUvDWHL/YydQcWa+Wer288l0&#10;Gqc3CdPZ54IEfK1Zv9bYXXMFsR1o9TiZrtE+mOFVIzTPtDeWMSqphJUUu+Qy4CBchW5J0OaRarlM&#10;ZjSxToQb++hkBI+sxr58OjwLdH3zBmr7WxgGV8zf9HBnGz0tLHcBdJ0a/IXXnm+a9tQ4/WaK6+S1&#10;nKxe9ufiFwAAAP//AwBQSwMEFAAGAAgAAAAhAP9jIy3gAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AUhO+C/2F5ghdpN6ZpU2JeSigUDx6kVSjettnXJJh9G7LbNP5711M9DjPMfJNvJtOJ&#10;kQbXWkZ4nkcgiCurW64RPj92szUI5xVr1VkmhB9ysCnu73KVaXvlPY0HX4tQwi5TCI33fSalqxoy&#10;ys1tTxy8sx2M8kEOtdSDuoZy08k4ilbSqJbDQqN62jZUfR8uBmG7LN8a/fXKx8W73B33ntqxfEJ8&#10;fJjKFxCeJn8Lwx9+QIciMJ3shbUTHcIsXoUkQpymIIK/SJMExAkhSZcgi1z+P1D8AgAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHPBLTeaAgAAhwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP9jIy3gAAAACAEAAA8AAAAAAAAAAAAAAAAA9AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" fillcolor="#19434f" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="001B756C" w:rsidRPr="001B756C">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46E2809B" wp14:editId="600EF363">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>1047687</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>175525</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4549435" cy="126000"/>
               <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
@@ -7466,53 +6812,53 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6823AE01" id="Rectangle 57" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:82.5pt;margin-top:13.8pt;width:358.2pt;height:9.9pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz0OsrfAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kSbcGdYqgRYcB&#10;RVu0HXpWZCk2IIsapcTJfv0o+SNtV+ww7CKLIvlIPpM8v9g3hu0U+hpswScnOWfKSihruyn4j6fr&#10;T18580HYUhiwquAH5fnF8uOH89Yt1BQqMKVCRiDWL1pX8CoEt8gyLyvVCH8CTllSasBGBBJxk5Uo&#10;WkJvTDbN89OsBSwdglTe0+tVp+TLhK+1kuFOa68CMwWn3EI6MZ3reGbLc7HYoHBVLfs0xD9k0Yja&#10;UtAR6koEwbZY/wHV1BLBgw4nEpoMtK6lSjVQNZP8TTWPlXAq1ULkeDfS5P8frLzdPbp7JBpa5xee&#10;rrGKvcYmfik/tk9kHUay1D4wSY+z+exs9nnOmSTdZHqa54nN7Ojt0IdvChoWLwVH+hmJI7G78YEi&#10;kulgEoN5MHV5XRuThNgA6tIg2wn6devNNP4q8nhlZWy0tRC9OnV8yY6lpFs4GBXtjH1QmtUlJT9N&#10;iaQuOwYRUiobJp2qEqXqYs+psqG00SPlkgAjsqb4I3YP8LqAAbvLsrePrio16eic/y2xznn0SJHB&#10;htG5qS3gewCGquojd/YDSR01kaU1lId7ZAjdiHgnr2v6bTfCh3uBNBM0PTTn4Y4ObaAtOPQ3zirA&#10;X++9R3tqVdJy1tKMFdz/3ApUnJnvlpr4bDKbxaFMwmz+ZUoCvtSsX2rstrkE6oUJbRQn0zXaBzO8&#10;aoTmmdbBKkYllbCSYhdcBhyEy9DNPi0UqVarZEaD6ES4sY9ORvDIamzLp/2zQNf3bqCuv4VhHsXi&#10;TQt3ttHTwmobQNepv4+89nzTEKfG6RdO3BIv5WR1XIvL3wAAAP//AwBQSwMEFAAGAAgAAAAhAF9x&#10;SafeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yikIcSpKgQHLkgU&#10;VHF04k1iEa+j2G3D37Oc6HE0o5k31XZxozjhHKwnBetVAgKp9cZSr+Dz4+WuABGiJqNHT6jgBwNs&#10;6+urSpfGn+kdT/vYCy6hUGoFQ4xTKWVoB3Q6rPyExF7nZ6cjy7mXZtZnLnejTJMkl05b4oVBT/g0&#10;YPu9PzoF1L3mD9a+dWHeHdzhOe2+ml4qdXuz7B5BRFzifxj+8BkdamZq/JFMECPr/J6/RAXpJgfB&#10;gaJYZyAaBdkmA1lX8vJB/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz0OsrfAIAAF4F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBfcUmn3gAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="#eeece1 [3214]" stroked="f" strokeweight="2pt"/>
+            <v:rect w14:anchorId="1069440D" id="Rectangle 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:82.5pt;margin-top:13.8pt;width:358.2pt;height:9.9pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfzJH1kgIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L7tJE1oiNigCUVVC&#10;gICKs+O1s5Zsj2s72aS/vmPvI0BRD1UvXo/n/e03c36xN5rshA8KbEUnJyUlwnKold1U9MfT9aev&#10;lITIbM00WFHRgwj0Yvnxw3nrFmIKDehaeIJBbFi0rqJNjG5RFIE3wrBwAk5YVErwhkUU/aaoPWsx&#10;utHFtCxPixZ87TxwEQK+XnVKuszxpRQ83kkZRCS6olhbzKfP5zqdxfKcLTaeuUbxvgz2D1UYpiwm&#10;HUNdscjI1qs/QhnFPQSQ8YSDKUBKxUXuAbuZlG+6eWyYE7kXBCe4Eabw/8Ly2929J6qu6PwLJZYZ&#10;/EcPiBqzGy0IviFArQsLtHt0976XAl5Tt3vpTfpiH2SfQT2MoIp9JBwfZ/PZ2ezznBKOusn0tCwz&#10;6sXR2/kQvwkwJF0q6jF9xpLtbkLEjGg6mKRkAbSqr5XWWUhEEZfakx3DX7zeTFPF6PHKSttkayF5&#10;der0UqTGulbyLR60SHbaPgiJmGDx01xIZuMxCeNc2DjpVA2rRZd7jp0NrY0euZYcMEWWmH+M3Qd4&#10;3cAQu6uyt0+uIpN5dC7/VljnPHrkzGDj6GyUBf9eAI1d9Zk7+wGkDpqE0hrqAzLGQzdKwfFrhb/t&#10;hoV4zzzODk4Z7oN4h4fU0FYU+hslDfhf770ne6Q0ailpcRYrGn5umReU6O8WyX42mc3S8GZhNv8y&#10;RcG/1KxfauzWXAJyYYKbx/F8TfZRD6/Sg3nGtbFKWVHFLMfcFeXRD8Jl7HYELh4uVqtshgPrWLyx&#10;j46n4AnVRMun/TPzruduRNbfwjC3bPGGwp1t8rSw2kaQKvP7iGuPNw57Jk6/mNI2eSlnq+P6XP4G&#10;AAD//wMAUEsDBBQABgAIAAAAIQBfcUmn3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqNMopCHEqSoEBy5IFFRxdOJNYhGvo9htw9+znOhxNKOZN9V2caM44RysJwXrVQIC&#10;qfXGUq/g8+PlrgARoiajR0+o4AcDbOvrq0qXxp/pHU/72AsuoVBqBUOMUyllaAd0Oqz8hMRe52en&#10;I8u5l2bWZy53o0yTJJdOW+KFQU/4NGD7vT86BdS95g/WvnVh3h3c4TntvppeKnV7s+weQURc4n8Y&#10;/vAZHWpmavyRTBAj6/yev0QF6SYHwYGiWGcgGgXZJgNZV/LyQf0LAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAX8yR9ZICAACGBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAX3FJp94AAAAJAQAADwAAAAAAAAAAAAAAAADsBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" fillcolor="#eeece1 [3214]" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CB4DCB" w:rsidRPr="001B756C">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77CEF7D3" wp14:editId="5A0643D3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-17780</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>144145</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5616000" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="AutoShape 6"/>
               <wp:cNvGraphicFramePr>
@@ -7540,57 +6886,57 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3EB2CFF4" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:shapetype w14:anchorId="0FDE4F9D" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:11.35pt;width:442.2pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcUOvEEiWkcaoKiQNH2kpct/GSpMTrKHaa0K/HiAM97sxo5m2xmW0n&#10;zjT41rGGdJmAIK6cabnWcNi/LjIQPiAb7ByThm/ysClvbwrMjZv4nc67UItYwj5HDU0IfS6lrxqy&#10;6JeuJ47epxsshngOtTQDTrHcdlIlyUpabDkuNNjTS0PV1260GsiPj2myfbb14e0yPXyoy2nq91rf&#10;383bNYhAc/gPwy9+RIcyMh3dyMaLTsNCRfKgQaknENHPsnQF4vgnyLKQ1w+UPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBvLwSitwEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
+            <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:11.35pt;width:442.2pt;height:0;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4+0mPHQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+s0looBARVqsEetm2&#10;SLv9AGM7iVXHtmxDQFX/vWNDENteqqoczDgz8+bNvPHq8dRLdOTWCa1KnD2kGHFFNROqLfG31+1k&#10;gZHzRDEiteIlPnOHH9fv360GU/Cp7rRk3CIAUa4YTIk7702RJI52vCfuQRuuwNlo2xMPV9smzJIB&#10;0HuZTNN0ngzaMmM15c7B1/rixOuI3zSc+q9N47hHssTAzcfTxnMfzmS9IkVriekEvdIg/8CiJ0JB&#10;0RtUTTxBByv+gOoFtdrpxj9Q3Se6aQTlsQfoJkt/6+alI4bHXmA4ztzG5P4fLP1y3FkkWIlBKEV6&#10;kOjp4HWsjOZhPINxBURVamdDg/SkXsyzpt8dUrrqiGp5DH49G8jNQkbyJiVcnIEi++GzZhBDAD/O&#10;6tTYPkDCFNApSnK+ScJPHlH4OJtn8zQF5ejoS0gxJhrr/CeuexSMEjtviWg7X2mlQHhts1iGHJ+d&#10;D7RIMSaEqkpvhZRRf6nQUOLlbDqLCU5LwYIzhDnb7itp0ZGEDYq/2CN47sOsPigWwTpO2OZqeyLk&#10;xYbiUgU8aAzoXK3LivxYpsvNYrPIJ/l0vpnkaV1PnrZVPplvs4+z+kNdVXX2M1DL8qITjHEV2I3r&#10;muV/tw7Xh3NZtNvC3saQvEWP8wKy438kHZUNYl7WYq/ZeWdHxWFDY/D1NYUncH8H+/7Nr38BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUhcUOvEEiWkcaoKiQNH2kpct/GSpMTrKHaa0K/HiAM97sxo5m2xmW0nzjT41rGGdJmAIK6c&#10;abnWcNi/LjIQPiAb7ByThm/ysClvbwrMjZv4nc67UItYwj5HDU0IfS6lrxqy6JeuJ47epxsshngO&#10;tTQDTrHcdlIlyUpabDkuNNjTS0PV1260GsiPj2myfbb14e0yPXyoy2nq91rf383bNYhAc/gPwy9+&#10;RIcyMh3dyMaLTsNCRfKgQaknENHPsnQF4vgnyLKQ1w+UPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB4+0mPHQIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA2Onso3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CB4DCB" w:rsidRPr="001B756C">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Journal homepage</w:t>
     </w:r>
     <w:r w:rsidR="00CB4DCB" w:rsidRPr="001B756C">
       <w:rPr>
         <w:i/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00841006">
       <w:rPr>
         <w:i/>
         <w:color w:val="000000" w:themeColor="text1"/>
@@ -7599,70 +6945,70 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidR="00CB33B7" w:rsidRPr="00E05D2D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://acadscij.uodiyala.edu.iq/index.php/Home/index</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="0082224E">
       <w:rPr>
         <w:i/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07BB247D" w14:textId="77777777" w:rsidR="008B6A7D" w:rsidRDefault="008B6A7D">
+    <w:p w14:paraId="6E2D6729" w14:textId="77777777" w:rsidR="004D3AA1" w:rsidRDefault="004D3AA1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35F5A135" w14:textId="77777777" w:rsidR="008B6A7D" w:rsidRDefault="008B6A7D">
+    <w:p w14:paraId="24E3E6E8" w14:textId="77777777" w:rsidR="004D3AA1" w:rsidRDefault="004D3AA1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="636173A1" w14:textId="77777777" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1697" w:y="-2"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D5B84">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -7737,133 +7083,133 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2EA2D304" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:shapetype w14:anchorId="352CD066" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:14.2pt;width:442.2pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQBe4u++3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BbsIwEETvlfgHa5F6qcBJ1KKQxkGoUg89FpC4LvE2SRuvo9ghKV9fIw7luDOjmbf5ZjKt&#10;OFPvGssK4mUEgri0uuFKwWH/vkhBOI+ssbVMCn7JwaaYPeSYaTvyJ513vhKhhF2GCmrvu0xKV9Zk&#10;0C1tRxy8L9sb9OHsK6l7HEO5aWUSRStpsOGwUGNHbzWVP7vBKCA3vMTRdm2qw8dlfDoml++x2yv1&#10;OJ+2ryA8Tf4/DFf8gA5FYDrZgbUTrYJFEsi9giR9BhH8NI1XIE43QRa5vH+g+AMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBvLwSitwEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBe4u++3QAAAAgBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;"/>
+            <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:14.2pt;width:442.2pt;height:0;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDucIqCHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyRsYCEirFYJ9LJt&#10;kXb7A4ztJFYd27INAVX97x2bD7HtparKwYwzM2/ezBsvn469RAdundCqxNk4xYgrqplQbYm/vW1G&#10;c4ycJ4oRqRUv8Yk7/LT6+GE5mIJPdKcl4xYBiHLFYErceW+KJHG04z1xY224AmejbU88XG2bMEsG&#10;QO9lMknTWTJoy4zVlDsHX+uzE68iftNw6r82jeMeyRIDNx9PG89dOJPVkhStJaYT9EKD/AOLnggF&#10;RW9QNfEE7a34A6oX1GqnGz+muk900wjKYw/QTZb+1s1rRwyPvcBwnLmNyf0/WPrlsLVIsBI/YKRI&#10;DxI9772OldFjGM9gXAFRldra0CA9qlfzoul3h5SuOqJaHoPfTgZys5CRvEsJF2egyG74rBnEEMCP&#10;szo2tg+QMAV0jJKcbpLwo0cUPk5n2SxNQTl69SWkuCYa6/wnrnsUjBI7b4loO19ppUB4bbNYhhxe&#10;nA+0SHFNCFWV3ggpo/5SoaHEi+lkGhOcloIFZwhztt1V0qIDCRsUf7FH8NyHWb1XLIJ1nLD1xfZE&#10;yLMNxaUKeNAY0LlY5xX5sUgX6/l6no/yyWw9ytO6Hj1vqnw022SP0/qhrqo6+xmoZXnRCca4Cuyu&#10;65rlf7cOl4dzXrTbwt7GkLxHj/MCstf/SDoqG8Q8r8VOs9PWXhWHDY3Bl9cUnsD9Hez7N7/6BQAA&#10;//8DAFBLAwQUAAYACAAAACEAXuLvvt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE&#10;75X4B2uReqnASdSikMZBqFIPPRaQuC7xNkkbr6PYISlfXyMO5bgzo5m3+WYyrThT7xrLCuJlBIK4&#10;tLrhSsFh/75IQTiPrLG1TAp+ycGmmD3kmGk78iedd74SoYRdhgpq77tMSlfWZNAtbUccvC/bG/Th&#10;7CupexxDuWllEkUrabDhsFBjR281lT+7wSggN7zE0XZtqsPHZXw6Jpfvsdsr9Tiftq8gPE3+PwxX&#10;/IAORWA62YG1E62CRRLIvYIkfQYR/DSNVyBON0EWubx/oPgDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA7nCKgh4CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAXuLvvt0AAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:tab/>
     </w:r>
     <w:r>
       <w:sym w:font="Wingdings" w:char="F072"/>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:tab/>
       <w:t xml:space="preserve">       ISSN</w:t>
     </w:r>
     <w:r>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>0000</w:t>
     </w:r>
     <w:r w:rsidRPr="00C931BC">
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:t>0000</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="73C1914D" w14:textId="76009A21" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D5B84">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006F482D">
+    <w:r w:rsidR="00176786">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="003D5B84">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="63F02C02" w14:textId="2B0C2297" w:rsidR="00CB4DCB" w:rsidRPr="00170652" w:rsidRDefault="000C71B5" w:rsidP="00EC1734">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="4301"/>
         <w:tab w:val="left" w:pos="7938"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
@@ -7989,67 +7335,67 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7028B74C" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:shapetype w14:anchorId="3A057B8A" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:1.4pt;width:442.2pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBvLwSitwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDJNiMOD2k7S7d&#10;FqDdBzCybAuTRYFUYufvJ6lJWmy3YT4IlEg+Pj7Sm7t5tOKkiQ26RlaLUgrtFLbG9Y38+fL46bMU&#10;HMC1YNHpRp41y7vtxw+bydd6iQPaVpOIII7ryTdyCMHXRcFq0CPwAr120dkhjRDilfqiJZgi+miL&#10;ZVmuiwmp9YRKM8fX+1en3Gb8rtMq/Og61kHYRkZuIZ+Uz0M6i+0G6p7AD0ZdaMA/sBjBuFj0BnUP&#10;AcSRzF9Qo1GEjF1YKBwL7DqjdO4hdlOVf3TzPIDXuZcoDvubTPz/YNX3087tKVFXs3v2T6h+sXC4&#10;G8D1OhN4Ofs4uCpJVUye61tKurDfkzhM37CNMXAMmFWYOxoTZOxPzFns801sPQeh4uNqXa3LMs5E&#10;XX0F1NdETxy+ahxFMhrJgcD0Q9ihc3GkSFUuA6cnDokW1NeEVNXho7E2T9Y6MTXyy2q5ygmM1rTJ&#10;mcKY+sPOkjhB2o385R6j530Y4dG1GWzQ0D5c7ADGvtqxuHUXaZIaafW4PmB73tNVsji8zPKyaGk7&#10;3t9z9tvvsP0NAAD//wMAUEsDBBQABgAIAAAAIQAk89k+2gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI5Ba8JAFITvBf/D8oReim4SqKQxLyJCDz1WBa9r9jWJZt+G7Mak/vquvbSnYZhh5ss3k2nF&#10;jXrXWEaIlxEI4tLqhiuE4+F9kYJwXrFWrWVC+CYHm2L2lKtM25E/6bb3lQgj7DKFUHvfZVK6siaj&#10;3NJ2xCH7sr1RPti+krpXYxg3rUyiaCWNajg81KqjXU3ldT8YBHLDaxxt30x1/LiPL6fkfhm7A+Lz&#10;fNquQXia/F8ZHvgBHYrAdLYDaydahEUSyD3CQ0KcpvEKxPnXyyKX//GLHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBvLwSitwEAAFYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAk89k+2gAAAAYBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;"/>
+            <v:shape id="AutoShape 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-1.4pt;margin-top:1.4pt;width:442.2pt;height:0;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPnnnbHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8DkloYCEirFYJ9GXb&#10;RdrtBxjbSaw6tmUbAqr67x2bi9j2parKgxlnZs5czvHy8dhLdODWCa1KnI1TjLiimgnVlvjb22Y0&#10;x8h5ohiRWvESn7jDj6uPH5aDKfhEd1oybhGAKFcMpsSd96ZIEkc73hM31oYrcDba9sTD1bYJs2QA&#10;9F4mkzSdJYO2zFhNuXPwtT478SriNw2n/qVpHPdIlhh68/G08dyFM1ktSdFaYjpBL22Qf+iiJ0JB&#10;0RtUTTxBeyv+gOoFtdrpxo+p7hPdNILyOANMk6W/TfPaEcPjLLAcZ25rcv8Pln49bC0SDLjLMVKk&#10;B46e9l7H0ugh7GcwroCwSm1tmJAe1at51vS7Q0pXHVEtj8FvJwO5WchI3qWEizNQZTd80QxiCODH&#10;ZR0b2wdIWAM6Rk5ON0740SMKH6ezbJamQB29+hJSXBONdf4z1z0KRomdt0S0na+0UsC8tlksQw7P&#10;zoe2SHFNCFWV3ggpowCkQkOJF9PJNCY4LQULzhDmbLurpEUHEiQUf3FG8NyHWb1XLIJ1nLD1xfZE&#10;yLMNxaUKeDAYtHOxzhr5sUgX6/l6no/yyWw9ytO6Hj1tqnw022QP0/pTXVV19jO0luVFJxjjKnR3&#10;1WuW/50eLi/nrLSbYm9rSN6jx31Bs9f/2HRkNpB5lsVOs9PWXhkHicbgy3MKb+D+Dvb9o1/9AgAA&#10;//8DAFBLAwQUAAYACAAAACEAJPPZPtoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQWvCQBSE&#10;7wX/w/KEXopuEqikMS8iQg89VgWva/Y1iWbfhuzGpP76rr20p2GYYebLN5NpxY1611hGiJcRCOLS&#10;6oYrhOPhfZGCcF6xVq1lQvgmB5ti9pSrTNuRP+m295UII+wyhVB732VSurImo9zSdsQh+7K9UT7Y&#10;vpK6V2MYN61MomgljWo4PNSqo11N5XU/GARyw2scbd9Mdfy4jy+n5H4ZuwPi83zarkF4mvxfGR74&#10;AR2KwHS2A2snWoRFEsg9wkNCnKbxCsT518sil//xix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAD5552x4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAJPPZPtoAAAAGAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="6BECD830" w14:textId="39DBCEA7" w:rsidR="00CB4DCB" w:rsidRDefault="00EC1734" w:rsidP="00CB4DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D36D0A" wp14:editId="1E8AC773">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>116501</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-114931</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="498715" cy="591402"/>
           <wp:effectExtent l="76200" t="57150" r="53975" b="94615"/>
@@ -8186,53 +7532,53 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:oval w14:anchorId="6609350F" id="Oval 1130159399" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:29.3pt;margin-top:-6.8pt;width:25.5pt;height:43.45pt;z-index:251664895;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/m9HaegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynTdcGcYogRYcB&#10;RVu0HXpWZCkWIIuapMTJfv0o+SPpWuwwLAdFFMlH8pnk/Hpfa7ITziswBc1HY0qE4VAqsynoj5fb&#10;L5eU+MBMyTQYUdCD8PR68fnTvLEzMYEKdCkcQRDjZ40taBWCnWWZ55WomR+BFQaVElzNAopuk5WO&#10;NYhe62wyHl9kDbjSOuDCe3y9aZV0kfClFDw8SOlFILqgmFtIp0vnOp7ZYs5mG8dspXiXBvuHLGqm&#10;DAYdoG5YYGTr1DuoWnEHHmQYcagzkFJxkWrAavLxH9U8V8yKVAuS4+1Ak/9/sPx+92wfHdLQWD/z&#10;eI1V7KWr4z/mR/aJrMNAltgHwvHxbHJ2OUVKOaqm0/zqIo9kZkdn63z4JqAm8VJQobWyPpbDZmx3&#10;50Nr3VvFZw9albdK6yTEFhAr7ciO4cdbb3r8N1baRFsD0asFjC/ZsZh0Cwctop02T0ISVWL6k5RI&#10;6rNjEMa5MCFvVRUrRRt7OsZfV93gkWpNgBFZYvwBuwN4W0CP3WbZ2UdXkdp0cB7/LbHWefBIkcGE&#10;wblWBtxHABqr6iK39j1JLTWRpTWUh0dHHLRD4i2/Vfjl7pgPj8zhVODHxkkPD3hIDU1BobtRUoH7&#10;9dF7tMdmRS0lDU5ZQf3PLXOCEv3dYBtf5efncSyTcD79OkHBnWrWpxqzrVeAvZDjTrE8XaN90P2r&#10;dFC/4kJYxqioYoZj7ILy4HphFdrpx5XCxXKZzHAULQt35tnyCB5ZjW35sn9lznbtG7Dv76GfyHct&#10;3NpGTwPLbQCpUn8fee34xjFOjdOtnLgnTuVkdVyMi98AAAD//wMAUEsDBBQABgAIAAAAIQCw6D6i&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWqcEQghxKsSPBAeQ2vIA&#10;brxNrMbrKHbT0Kdne4LbrHZ29ptyOblOjDgE60nBYp6AQKq9sdQo+N68zXIQIWoyuvOECn4wwLK6&#10;vCh1YfyRVjiuYyM4hEKhFbQx9oWUoW7R6TD3PRLvdn5wOvI4NNIM+sjhrpM3SZJJpy3xh1b3+Nxi&#10;vV8fHGPkn1/Z6248+VO09vZ9/9KsPjZKXV9NT48gIk7xzwxnfL6Bipm2/kAmiE7BXZ6xU8FskbI4&#10;G5IHFlsF92kKsirl/wbVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/m9HaegIAAGAF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCw6D6i4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
+            <v:oval w14:anchorId="60464247" id="Oval 1130159399" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.3pt;margin-top:-6.8pt;width:25.5pt;height:43.45pt;z-index:251664895;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyIE1TlwIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20nTdcEdYqgRYcB&#10;xVqsHXpWZCkWIIuapMTJfv0o+SPpWuwwLAdHFMlH8onk1fW+0WQnnFdgSlqc5ZQIw6FSZlPSH893&#10;ny4p8YGZimkwoqQH4en18uOHq9YuxARq0JVwBEGMX7S2pHUIdpFlnteiYf4MrDColOAaFlB0m6xy&#10;rEX0RmeTPL/IWnCVdcCF93h72ynpMuFLKXh4kNKLQHRJMbeQvi591/GbLa/YYuOYrRXv02D/kEXD&#10;lMGgI9QtC4xsnXoD1SjuwIMMZxyaDKRUXKQasJoi/6Oap5pZkWpBcrwdafL/D5Z/2z06oip8u2Ka&#10;F7P5dD6nxLAG3+phxzQ5uUauWusX6PJkH10veTzGwvfSNfEfSyL7xO9h5FfsA+F4OZ1ML2f4ChxV&#10;s1kxvygi/9nR2TofvghoSDyUVGitrI8MsAXb3fvQWQ9W8dqDVtWd0joJsWvEjXYEMy/pejPgv7LS&#10;JtoaiF4dYLzJYmldMekUDlpEO22+C4kEYfqTlEhqzWMQxrkwoehUNatEF3uW46+vbvRItSbAiCwx&#10;/ojdA7wuYMDusuzto6tInT06539LrHMePVJkMGF0bpQB9x6Axqr6yJ39QFJHTWRpDdUB28dBN1fe&#10;8juFL3fPfHhkDgcJHxuXQ3jAj9TQlhT6EyU1uF/v3Ud77G/UUtLiYJbU/9wyJyjRXw12/rw4P4+T&#10;nITz2ecJCu5Usz7VmG1zA9gLBa4hy9Mx2gc93EoHzQvukFWMiipmOMYuKQ9uEG5CtzBwC3GxWiUz&#10;nF7Lwr15sjyCR1ZjWz7vX5izffsG7PtvMAzxmxbubKOngdU2gFSpv4+89nzj5KfG6bdUXC2ncrI6&#10;7tLlbwAAAP//AwBQSwMEFAAGAAgAAAAhALDoPqLgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNxapwRCCHEqxI8EB5Da8gBuvE2sxusodtPQp2d7gtusdnb2m3I5uU6MOATr&#10;ScFinoBAqr2x1Cj43rzNchAhajK684QKfjDAsrq8KHVh/JFWOK5jIziEQqEVtDH2hZShbtHpMPc9&#10;Eu92fnA68jg00gz6yOGukzdJkkmnLfGHVvf43GK9Xx8cY+SfX9nrbjz5U7T29n3/0qw+NkpdX01P&#10;jyAiTvHPDGd8voGKmbb+QCaITsFdnrFTwWyRsjgbkgcWWwX3aQqyKuX/BtUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhALIgTVOXAgAAkwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALDoPqLgAAAACQEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0391DB2B" wp14:editId="16FF6D50">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>696080</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-114253</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4490060" cy="720090"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapNone/>
@@ -8536,57 +7882,57 @@
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 10.69923/2detby27</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0391DB2B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:54.8pt;margin-top:-9pt;width:353.55pt;height:56.7pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/MsGnZwIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwspSQtiiSgRVaUo&#10;iUqqnI3XhlW9Htce2KW/PmPv8hDtJVUvXu/MN89vxpPbpjJsp3woweZ80OtzpqyEorTrnP94Xnz4&#10;zFlAYQthwKqc71Xgt9P37ya1G6sr2IAplGfkxIZx7XK+QXTjLAtyoyoReuCUJaUGXwmkX7/OCi9q&#10;8l6Z7Krfv8lq8IXzIFUIJL1rlXya/GutJD5qHRQyk3PKDdPp07mKZzadiPHaC7cpZZeG+IcsKlFa&#10;Cnp0dSdQsK0v/3BVldJDAI09CVUGWpdSpRqomkH/oprlRjiVaqHmBHdsU/h/buXDbumePMPmCzRE&#10;YGxI7cI4kDDW02hfxS9lykhPLdwf26YaZJKEw+GImCCVJN0nYmWU+pqdrJ0P+FVBxeIl555oSd0S&#10;u/uAFJGgB0gMZmFRGpOoMZbVOb/5eN1PBkcNWRgbsSqR3Lk5ZZ5uuDcqYoz9rjQri1RAFKTxUnPj&#10;2U7QYAgplcVUe/JL6IjSlMRbDDv8Kau3GLd1HCKDxaNxVVrwqfqLtIufh5R1i6dGntUdr9ismo7R&#10;FRR7ItpDuwPByUVJbNyLgE/C09ATgbTI+EiHNkBdh+7G2Qb877/JI55mkbSc1bREOQ+/tsIrzsw3&#10;S1M6GgyHcevSz/CaZoMzf65ZnWvstpoD0TGgJ8PJdI14NAep9lC90L7PYlRSCSspds7xcJ1ju9r0&#10;Xkg1myUQ7ZkTeG+XTkbXkZ04a8/Ni/CuG0ikUX6Aw7qJ8cVctthoaWG2RdBlGtrY4LarXeNpR9Ms&#10;d+9JfATO/xPq9OpNXwEAAP//AwBQSwMEFAAGAAgAAAAhAACFYwvhAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7SbExjdmUEiiC6KG1F2+b7DQJZmdjdttGf73jqR4f8/Hm&#10;e/l6sr044+g7RwrieQQCqXamo0bB4X07S0H4oMno3hEq+EYP6+L2JteZcRfa4XkfGsEl5DOtoA1h&#10;yKT0dYtW+7kbkPh2dKPVgePYSDPqC5fbXi6iKJFWd8QfWj1g2WL9uT9ZBS/l9k3vqoVNf/ry+fW4&#10;Gb4OH0ul7u+mzROIgFO4wvCnz+pQsFPlTmS86DlHq4RRBbM45VFMpHHyCKJSsFo+gCxy+X9C8QsA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/MsGnZwIAAD0FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAAhWML4QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AMEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:54.8pt;margin-top:-9pt;width:353.55pt;height:56.7pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGXLIkfAIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5vQhJaIDUpBVJUQ&#10;oELF2fHaZFWvx7WdZNNfz7N3N0S0F6pevN6ZN+OZNx9n521j2Eb5UJMt+fhoxJmykqraPpX8x8PV&#10;h8+chShsJQxZVfKdCvx8/v7d2dbN1DGtyFTKMzixYbZ1JV/F6GZFEeRKNSIckVMWSk2+ERG//qmo&#10;vNjCe2OK49HopNiSr5wnqUKA9LJT8nn2r7WS8VbroCIzJUdsMZ8+n8t0FvMzMXvywq1q2Ych/iGK&#10;RtQWj+5dXYoo2NrXf7hqaukpkI5HkpqCtK6lyjkgm/HoVTb3K+FUzgXkBLenKfw/t/Jmc+dZXZV8&#10;ypkVDUr0oNrIvlDLpomdrQszgO4dYLGFGFUe5AHClHSrfZO+SIdBD553e26TMwnhZHKKckElofuE&#10;0p1m8osXa+dD/KqoYelSco/aZUrF5jpERALoAEmPWbqqjcn1M5ZtS37ycTrKBnsNLIxNWJU7oXeT&#10;Muoiz7e4MyphjP2uNJjICSRB7kF1YTzbCHSPkFLZmHPPfoFOKI0g3mLY41+ieotxl8fwMtm4N25q&#10;Sz5n/yrs6ucQsu7wIPIg73SN7bLtK72kaodCe+oGJTh5VaMa1yLEO+ExGSggpj3e4tCGwDr1N85W&#10;5H//TZ7waFhoOdti0koefq2FV5yZbxatfDqeTNJo5p/JFL3BmT/ULA81dt1cEMoxxl5xMl8TPppB&#10;qj01j1gKi/QqVMJKvF3yOFwvYjf/WCpSLRYZhGF0Il7beyeT61Sd1GsP7aPwrm/IiFa+oWEmxexV&#10;X3bYZGlpsY6k69y0ieCO1Z54DHLu5X7ppE1x+J9RL6tx/gwAAP//AwBQSwMEFAAGAAgAAAAhAACF&#10;YwvhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7SbExjdmUEiiC6KG1&#10;F2+b7DQJZmdjdttGf73jqR4f8/Hme/l6sr044+g7RwrieQQCqXamo0bB4X07S0H4oMno3hEq+EYP&#10;6+L2JteZcRfa4XkfGsEl5DOtoA1hyKT0dYtW+7kbkPh2dKPVgePYSDPqC5fbXi6iKJFWd8QfWj1g&#10;2WL9uT9ZBS/l9k3vqoVNf/ry+fW4Gb4OH0ul7u+mzROIgFO4wvCnz+pQsFPlTmS86DlHq4RRBbM4&#10;5VFMpHHyCKJSsFo+gCxy+X9C8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGXLIkfAIA&#10;AGIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAAhWML&#10;4QAAAAoBAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3D64DE54" w14:textId="3821A76E" w:rsidR="00CB4DCB" w:rsidRPr="00F372B0" w:rsidRDefault="00496832" w:rsidP="00CB4DCB">
                     <w:pPr>
                       <w:jc w:val="both"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>Academic</w:t>
                     </w:r>
@@ -8894,53 +8240,53 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6694FDF8" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:46.75pt;margin-top:-3.85pt;width:396.4pt;height:25.25pt;z-index:251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqg8sgfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJk16COkXQIsOA&#10;oi3aDn1WZCk2IIsapdz29aPkS7qu2MOwPCiSeHhIHpO6ut43hm0V+hpswUcnOWfKSihruy7495fl&#10;lwvOfBC2FAasKvhBeX49//zpaudmagwVmFIhIxLrZztX8CoEN8syLyvVCH8CTlkyasBGBDriOitR&#10;7Ii9Mdk4z8+yHWDpEKTynm5vWyOfJ36tlQwPWnsVmCk45RbSimldxTWbX4nZGoWratmlIf4hi0bU&#10;loIOVLciCLbB+g+qppYIHnQ4kdBkoHUtVaqBqhnl76p5roRTqRYSx7tBJv//aOX99tk9Ismwc37m&#10;aRur2Gts4j/lx/ZJrMMgltoHJulymp9OxhekqSTb6Tg/O59GNbOjt0MfvipoWNwUHOljJI3E9s6H&#10;FtpDYjAPpi6XtTHpgOvVjUG2FfThRpeT08myY/8NZmwEW4huLWO8yY61pF04GBVxxj4pzeqSsh+n&#10;TFKbqSGOkFLZMGpNlShVG36a06+PHhszeqRKE2Fk1hR/4O4IemRL0nO3WXb46KpSlw7O+d8Sa50H&#10;jxQZbBicm9oCfkRgqKoucovvRWqliSqtoDw8IkNoZ8Q7uazpu90JHx4F0lDQp6ZBDw+0aAO7gkO3&#10;46wC/PnRfcRTr5KVsx0NWcH9j41AxZn5ZqmLL0eTSZzKdJhMz8d0wLeW1VuL3TQ3ENuBnhQn0zbi&#10;g+lvNULzSu/BIkYlk7CSYhdcBuwPN6EdfnpRpFosEowm0YlwZ5+djORR1diXL/tXga5r3kBtfw/9&#10;QIrZux5usdHTwmITQNepwY+6dnrTFKfG6V6c+Ey8PSfU8V2c/wIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGE0PrzgAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5ghdpNza2jTEvJRSK&#10;Bw/SKhRv2+wzG8y+DdltGv+960mPwwwz3xSbyXZipMG3jhHu5wkI4trplhuE97fdLAPhg2KtOseE&#10;8E0eNuX1VaFy7S68p/EQGhFL2OcKwYTQ51L62pBVfu564uh9usGqEOXQSD2oSyy3nVwkyUpa1XJc&#10;MKqnraH663C2CNtl9WL0xzMf01e5O+4DtWN1h3h7M1VPIAJN4S8Mv/gRHcrIdHJn1l50CI/pMiYR&#10;Zus1iOhn2SoFcUJ4WGQgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGqDyyB/&#10;AgAAXwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGE0&#10;PrzgAAAACAEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#19434f" stroked="f" strokeweight="2pt"/>
+            <v:rect w14:anchorId="1FE3BF32" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:46.75pt;margin-top:-3.85pt;width:396.4pt;height:25.25pt;z-index:251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhDlmOlgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+18tg3qFEGKDAOK&#10;tmg79KzIUmxAFjVJiZP9+lGS7XZdscOwHBRRJB/JZ5JX18dGkYOwrgZd0NFZTonQHMpa7wr6/Xnz&#10;5YIS55kumQItCnoSjl4vP3+6as1CjKECVQpLEES7RWsKWnlvFlnmeCUa5s7ACI1KCbZhHkW7y0rL&#10;WkRvVDbO83nWgi2NBS6cw9ebpKTLiC+l4P5eSic8UQXF3Hw8bTy34cyWV2yxs8xUNe/SYP+QRcNq&#10;jUEHqBvmGdnb+g+opuYWHEh/xqHJQMqai1gDVjPK31XzVDEjYi1IjjMDTe7/wfK7w4MldVnQOSWa&#10;NfiJHpE0pndKkHmgpzVugVZP5sF2ksNrqPUobRP+sQpyjJSeBkrF0ROOj7N8Mh1fIPMcdZNxPj+f&#10;BdDs1dtY578KaEi4FNRi9MgkO9w6n0x7kxDMgarLTa1UFOxuu1aWHBh+3tHldDLddOi/mSkdjDUE&#10;t4QYXrJQWaol3vxJiWCn9KOQSAlmP46ZxGYUQxzGudB+lFQVK0UKP8vx10cP7Rs8YqURMCBLjD9g&#10;dwC9ZQLpsVOWnX1wFbGXB+f8b4kl58EjRgbtB+em1mA/AlBYVRc52fckJWoCS1soT9gwFtIkOcM3&#10;NX63W+b8A7M4OvipcR34ezykgrag0N0oqcD+/Og92GNHo5aSFkexoO7HnllBifqmsdcvR9NpmN0o&#10;TGfnYxTsW832rUbvmzWEdsDFY3i8Bnuv+ldpoXnBrbEKUVHFNMfYBeXe9sLapxWBe4eL1Sqa4bwa&#10;5m/1k+EBPLAa+vL5+MKs6ZrXY9vfQT+2bPGuh5Nt8NSw2nuQdWzwV147vnHWY+N0eyksk7dytHrd&#10;nstfAAAA//8DAFBLAwQUAAYACAAAACEAYTQ+vOAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBSE74L/YXmCF2k3NraNMS8lFIoHD9IqFG/b7DMbzL4N2W0a/73rSY/DDDPfFJvJdmKkwbeO&#10;Ee7nCQji2umWG4T3t90sA+GDYq06x4TwTR425fVVoXLtLryn8RAaEUvY5wrBhNDnUvrakFV+7nri&#10;6H26waoQ5dBIPahLLLedXCTJSlrVclwwqqetofrrcLYI22X1YvTHMx/TV7k77gO1Y3WHeHszVU8g&#10;Ak3hLwy/+BEdysh0cmfWXnQIj+kyJhFm6zWI6GfZKgVxQnhYZCDLQv4/UP4AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAYQ5ZjpYCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAYTQ+vOAAAAAIAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="#19434f" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="782E8825" w14:textId="6E0E0F5C" w:rsidR="00CB4DCB" w:rsidRDefault="000B315F" w:rsidP="00CB4DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -8980,53 +8326,53 @@
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="63937EC5" id="Straight Connector 52" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="54.45pt,10.9pt" to="442.8pt,10.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe1HEduAEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjuhqE14hRogval&#10;6IpdPkCRqViAJAqSGjt/P0pJnGIbMGzoCy1KPIfkIb28naxhewhRo+t4s6g5Ayex127X8R/f7z9c&#10;cxaTcL0w6KDjB4j8dvX+3XL0LVzhgKaHwIjExXb0HR9S8m1VRTmAFXGBHhw9KgxWJHLDruqDGInd&#10;muqqrj9XI4beB5QQI91ujo98VfiVApm+KBUhMdNxqi0VG4rdZlutlqLdBeEHLU9liP+owgrtKOlM&#10;tRFJsJegf6OyWgaMqNJCoq1QKS2h9EDdNPUv3XwbhIfSC4kT/SxTfDta+bRfu+dAMow+ttE/h9zF&#10;pILNX6qPTUWswywWTIlJuvx085EGQJrK81t1AfoQ0wOgZfnQcaNd7kO0Yv8YEyWj0HNIvjYu24hG&#10;9/famOKE3XZtAtsLmtymWd9c3+VhEfBVGHkZWl1qL6d0MHCk/QqK6Z6qbUr6slYw0wopwaXmxGsc&#10;RWeYohJmYP134Ck+Q6Gs3L+AZ0TJjC7NYKsdhj9lT9O5ZHWMPytw7DtLsMX+UKZapKHdKcqd9jwv&#10;52u/wC9/4+onAAAA//8DAFBLAwQUAAYACAAAACEAh3vretsAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU6EQBCE7ya+w6RNvLkDRAkiw8b4k3Dd1RiPvdACWaaHMLOAPr1tPOixqr9UVxXb1Q5q&#10;psn3jg3EmwgUce2anlsDry/PVxkoH5AbHByTgU/ysC3PzwrMG7fwjuZ9aJWEsM/RQBfCmGvt644s&#10;+o0bieX24SaLQeTU6mbCRcLtoJMoSrXFnuVDhyM9dFQf9ydroFrwC4+PLk7m3fhOb1UV0qdrYy4v&#10;1vs7UIHW8AfDT32pDqV0OrgTN14NoqPsVlADSSwTBMiymxTU4dfQZaH/Lyi/AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJ7UcR24AQAA1QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAId763rbAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#d1c98b"/>
+            <v:line w14:anchorId="39141596" id="Straight Connector 52" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="54.45pt,10.9pt" to="442.8pt,10.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdHd5H1gEAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47Ti3atOCs10fal&#10;aqNu+wEEg40EDBpo4vx9B+J4V22lald9wR6Yc2bOGVjfjc6yo8JowLe8Xiw5U15CZ3zf8h/f79/c&#10;cBaT8J2w4FXLzyryu83rV+tTaNQKBrCdQkYkPjan0PIhpdBUVZSDciIuIChPhxrQiUQh9lWH4kTs&#10;zlar5fJDdQLsAoJUMdLu7nLIN4VfayXTV62jSsy2nHpLZcWyHvJabdai6VGEwcipDfGCLpwwnorO&#10;VDuRBPuJ5g8qZyRCBJ0WElwFWhupigZSUy9/U/MwiKCKFjInhtmm+P9o5ZfjHpnpWv5+xZkXjmb0&#10;kFCYfkhsC96Tg4CMDsmpU4gNAbZ+j1MUwx6z7FGjy18SxMbi7nl2V42JSdp8d/uWJkZDkNez6hEY&#10;MKZPChzLPy23xmfhohHHzzFRMUq9puRt6/MawZru3lhbAuwPW4vsKGjUu3p7e/Mx90zAJ2kUZWiV&#10;lVx6L3/pbNWF9pvS5AZ1W5fy5R6qmVZIqXyqJ17rKTvDNLUwA5f/Bk75GarKHX0OeEaUyuDTDHbG&#10;A/6tehqvLetL/tWBi+5swQG6c5lqsYYuW3Fuehj5Nj+NC/zx+W5+AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAh3vretsAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU6EQBCE7ya+w6RNvLkDRAkiw8b4&#10;k3Dd1RiPvdACWaaHMLOAPr1tPOixqr9UVxXb1Q5qpsn3jg3EmwgUce2anlsDry/PVxkoH5AbHByT&#10;gU/ysC3PzwrMG7fwjuZ9aJWEsM/RQBfCmGvt644s+o0bieX24SaLQeTU6mbCRcLtoJMoSrXFnuVD&#10;hyM9dFQf9ydroFrwC4+PLk7m3fhOb1UV0qdrYy4v1vs7UIHW8AfDT32pDqV0OrgTN14NoqPsVlAD&#10;SSwTBMiymxTU4dfQZaH/Lyi/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB0d3kfWAQAA&#10;BgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAId763rb&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="#d1c98b"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C29E40F" w14:textId="68FBB073" w:rsidR="00CB4DCB" w:rsidRPr="00F372B0" w:rsidRDefault="006D4F20" w:rsidP="009E1DFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
@@ -9079,53 +8425,53 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="1D5BBE31" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:46.3pt;margin-top:.9pt;width:367.15pt;height:9.95pt;z-index:-251662341;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeEC4mewIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X524SbZFdaqoVadJ&#10;VVutnfpMMMRImGNA4mS/fgfYTtdVe5iWBwLcd9/dfb7j4vLQarIXziswFZ2eTSgRhkOtzLai359u&#10;PnyixAdmaqbBiIoehaeXq/fvLjq7FCU0oGvhCJIYv+xsRZsQ7LIoPG9Ey/wZWGHQKMG1LODRbYva&#10;sQ7ZW12Uk8mi6MDV1gEX3uPtdTbSVeKXUvBwL6UXgeiKYm4hrS6tm7gWqwu23DpmG8X7NNg/ZNEy&#10;ZTDoSHXNAiM7p/6gahV34EGGMw5tAVIqLlINWM108qqax4ZZkWpBcbwdZfL/j5bf7R/tg0MZOuuX&#10;HrexioN0bfzH/MghiXUcxRKHQDhezhaLcr44p4SjbVouzhfzqGZx8rbOhy8CWhI3FXX4MZJGbH/r&#10;Q4YOkBjMg1b1jdI6HWIDiCvtyJ7hp9tsy578N5Q2EWsgemXCeFOcSkm7cNQi4rT5JiRRNSZfpkRS&#10;l52CMM6FCdNsalgtcuz5BH9D9CGtVGgijMwS44/cPcGAzCQDd86yx0dXkZp0dJ78LbHsPHqkyGDC&#10;6NwqA+4tAo1V9ZEzfhApSxNV2kB9fHDEQR4Rb/mNws92y3x4YA5nAqcH5zzc4yI1dBWFfkdJA+7n&#10;W/cRj62KVko6nLGK+h875gQl+qvBJv48nc3iUKbDbP6xxIN7adm8tJhdewXYC1N8USxP24gPeriV&#10;DtpnfA7WMSqamOEYu6I8uOFwFfLs44PCxXqdYDiIloVb82h5JI+qxrZ8OjwzZ/veDdj1dzDMI1u+&#10;auGMjZ4G1rsAUqX+Puna641DnBqnf3DiK/HynFCnZ3H1CwAA//8DAFBLAwQUAAYACAAAACEAM+uV&#10;fNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOfQhNiFNVCA5ckCio&#10;4ujEm8QiXkex24a/ZznBcXZGM2+r/eJHccE5ukAatpsMBFIbrKNew8f7890OREyGrBkDoYZvjLCv&#10;VzeVKW240htejqkXXEKxNBqGlKZSytgO6E3chAmJvS7M3iSWcy/tbK5c7kepsiyX3jjihcFM+Dhg&#10;+3U8ew3UveSFc69dnA8nf3pS3WfTS61v18vhAUTCJf2F4Ref0aFmpiacyUYxaihUzkm+8wNs71Re&#10;gGg0qO09yLqS//nrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeEC4mewIAAF4FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAz65V83AAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#eeece1 [3214]" stroked="f" strokeweight="2pt"/>
+            <v:rect w14:anchorId="76CDB497" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:46.3pt;margin-top:.9pt;width:367.15pt;height:9.95pt;z-index:-251662341;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBv6kPzkwIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r07cJNuCOkXQosOA&#10;og3aDj0rshQLkEVNUuJkXz9Kcpy2K3YYloMiiuQj+Uzy4nLfarITziswFR2fjSgRhkOtzKaiP55u&#10;Pn2hxAdmaqbBiIoehKeXi48fLjo7FyU0oGvhCIIYP+9sRZsQ7LwoPG9Ey/wZWGFQKcG1LKDoNkXt&#10;WIforS7K0WhWdOBq64AL7/H1OivpIuFLKXi4l9KLQHRFMbeQTpfOdTyLxQWbbxyzjeJ9GuwfsmiZ&#10;Mhh0gLpmgZGtU39AtYo78CDDGYe2ACkVF6kGrGY8elPNY8OsSLUgOd4ONPn/B8vvditHVF3RsqTE&#10;sBa/0QOyxsxGC4JvSFBn/RztHu3K9ZLHa6x2L10b/7EOsk+kHgZSxT4Qjo+T2ayczs4p4agbl7Pz&#10;2TSCFidv63z4JqAl8VJRh+ETl2x360M2PZrEYB60qm+U1kmIjSKutCM7hp94vUkZI/grK22irYHo&#10;lQHjSxELy6WkWzhoEe20eRASOcHky5RI6sZTEMa5MGGcVQ2rRY49HeGvL23wSIUmwIgsMf6A3QO8&#10;LuCInbPs7aOrSM08OI/+llh2HjxSZDBhcG6VAfcegMaq+sjZ/khSpiaytIb6gB3jII+St/xG4We7&#10;ZT6smMPZwSnDfRDu8ZAauopCf6OkAffrvfdojy2NWko6nMWK+p9b5gQl+rvBZv86nkzi8CZhMv1c&#10;ouBeatYvNWbbXgH2whg3j+XpGu2DPr5KB+0zro1ljIoqZjjGrigP7ihchbwjcPFwsVwmMxxYy8Kt&#10;ebQ8gkdWY1s+7Z+Zs33vBuz6OzjOLZu/aeFsGz0NLLcBpEr9feK15xuHPTVOv5jiNnkpJ6vT+lz8&#10;BgAA//8DAFBLAwQUAAYACAAAACEAM+uVfNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j9B2srcaNOfQhNiFNVCA5ckCio4ujEm8QiXkex24a/ZznBcXZGM2+r/eJHccE5ukAatpsM&#10;BFIbrKNew8f7890OREyGrBkDoYZvjLCvVzeVKW240htejqkXXEKxNBqGlKZSytgO6E3chAmJvS7M&#10;3iSWcy/tbK5c7kepsiyX3jjihcFM+Dhg+3U8ew3UveSFc69dnA8nf3pS3WfTS61v18vhAUTCJf2F&#10;4Ref0aFmpiacyUYxaihUzkm+8wNs71RegGg0qO09yLqS//nrHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBv6kPzkwIAAIYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAz65V83AAAAAcBAAAPAAAAAAAAAAAAAAAAAO0EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="#eeece1 [3214]" stroked="f" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00F372B0">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AC58C7F" wp14:editId="567477A2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>584200</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>140589</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5039995" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="AutoShape 6"/>
@@ -9154,144 +8500,144 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3D114CBC" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:shapetype w14:anchorId="67A8719C" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
-            <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;left:0;text-align:left;margin-left:46pt;margin-top:11.05pt;width:396.85pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLJoflvAEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04yZGiMOAXmrLt0&#10;W4B2H8DIsi1MFgVSiZ2/n6QmabHdhl0ESiQfHx+pzf00WHHSxAZdJRezuRTaKWyM6yr58/nhw50U&#10;HMA1YNHpSp41y/vt+3eb0Zd6iT3aRpOIII7L0VeyD8GXRcGq1wPwDL120dkiDRDilbqiIRgj+mCL&#10;5Xz+qRiRGk+oNHN83b045Tbjt61W4Ufbsg7CVjJyC/mkfB7SWWw3UHYEvjfqQgP+gcUAxsWiN6gd&#10;BBBHMn9BDUYRMrZhpnAosG2N0rmH2M1i/kc3Tz14nXuJ4rC/ycT/D1Z9P9VuT4m6mtyTf0T1i4XD&#10;ugfX6Uzg+ezj4BZJqmL0XN5S0oX9nsRh/IZNjIFjwKzC1NKQIGN/Yspin29i6ykIFR9X84/r9Xol&#10;hbr6CiiviZ44fNU4iGRUkgOB6fpQo3NxpEiLXAZOjxwSLSivCamqwwdjbZ6sdWKs5Hq1XOUERmua&#10;5ExhTN2htiROEHdjt6jXd59zj9HzNozw6JoM1mtovlzsAMa+2LG4dRdpkhpp9bg8YHPe01WyOLzM&#10;8rJoaTve3nP263fY/gYAAP//AwBQSwMEFAAGAAgAAAAhAKGp5l7dAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoU6tACHGqghQunFqK1N62zpJE2Osodtvw9xhxgOPsrGbe&#10;lMvJWXGiMfSeNcxnGQhi45ueWw3bt/omBxEicoPWM2n4ogDL6vKixKLxZ17TaRNbkUI4FKihi3Eo&#10;pAymI4dh5gfi5H340WFMcmxlM+I5hTsrVZbdSYc9p4YOB3ruyHxujk7DwuzaxZPa25fXVW28xfft&#10;Oq+1vr6aVo8gIk3x7xl+8BM6VInp4I/cBGE1PKg0JWpQag4i+Xl+ew/i8HuQVSn/D6i+AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMsmh+W8AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKGp5l7dAAAACAEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="#d1c98b"/>
+            <v:shape id="AutoShape 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:46pt;margin-top:11.05pt;width:396.85pt;height:0;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhJCMPIQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxI2UBIRVtsEetm2&#10;SLv9AGM7idXEtmxDQFX/vWNDENteqqoXZ5yZefNm3nj1eOo7dOTGCiULnExjjLikignZFPjb63ay&#10;xMg6IhnplOQFPnOLH9fv360GnfOZalXHuEEAIm0+6AK3zuk8iixteU/sVGkuwVkr0xMHV9NEzJAB&#10;0PsumsXxIhqUYdooyq2Fv9XFidcBv645dV/r2nKHugIDNxdOE869P6P1iuSNIboV9EqD/AOLnggJ&#10;RW9QFXEEHYz4A6oX1Cirajelqo9UXQvKQw/QTRL/1s1LSzQPvcBwrL6Nyf4/WPrluDNIMNAOI0l6&#10;kOjp4FSojBZ+PIO2OUSVcmd8g/QkX/Szot8tkqpsiWx4CH49a8hNfEb0JsVfrIYi++GzYhBDAD/M&#10;6lSb3kPCFNApSHK+ScJPDlH4OY8fsiybY0RHX0TyMVEb6z5x1SNvFNg6Q0TTulJJCcIrk4Qy5Phs&#10;nadF8jHBV5VqK7ou6N9JNBQ4m8/mIcGqTjDv9GHWNPuyM+hIYIOqpMyWH0OP4LkPM+ogWQBrOWGb&#10;q+2I6C42FO+kx4PGgM7VuqzIjyzONsvNMp2ks8VmksZVNXnalulksU0+zKuHqiyr5KenlqR5Kxjj&#10;0rMb1zVJ/24drg/nsmi3hb2NIXqLHuYFZMdvIB2U9WJe1mKv2HlnRsVhQ0Pw9TX5J3B/B/v+za9/&#10;AQAA//8DAFBLAwQUAAYACAAAACEAoanmXt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KhTq0AIcaqCFC6cWorU3rbOkkTY6yh22/D3GHGA4+ysZt6Uy8lZcaIx9J41zGcZ&#10;CGLjm55bDdu3+iYHESJyg9YzafiiAMvq8qLEovFnXtNpE1uRQjgUqKGLcSikDKYjh2HmB+LkffjR&#10;YUxybGUz4jmFOytVlt1Jhz2nhg4Heu7IfG6OTsPC7NrFk9rbl9dVbbzF9+06r7W+vppWjyAiTfHv&#10;GX7wEzpUiengj9wEYTU8qDQlalBqDiL5eX57D+Lwe5BVKf8PqL4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA4SQjDyECAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAoanmXt0AAAAIAQAADwAAAAAAAAAAAAAAAAB7BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" strokecolor="#d1c98b"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CB4DCB" w:rsidRPr="003D5B84">
       <w:tab/>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidR="00734A18">
       <w:t xml:space="preserve">    </w:t>
     </w:r>
     <w:r w:rsidR="001A0EEF">
       <w:sym w:font="Wingdings" w:char="F072"/>
     </w:r>
     <w:r w:rsidR="001A0EEF" w:rsidRPr="003D5B84">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006F482D">
+    <w:r w:rsidR="00176786">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00CB4DCB" w:rsidRPr="00F372B0">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5E1EED96" w14:textId="55CB8BC6" w:rsidR="00CB4DCB" w:rsidRPr="003D5B84" w:rsidRDefault="00CB4DCB" w:rsidP="00CB4DCB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C5A12F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD10E472"/>
     <w:lvl w:ilvl="0" w:tplc="BFFA7248">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9336,51 +8682,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18FF28E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E2C8C1C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9425,51 +8771,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A63280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20E40E04"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9511,51 +8857,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F65C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B309EFA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9600,51 +8946,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36465546"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A632373E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -9713,51 +9059,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F4F7841"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="779C2F18"/>
     <w:lvl w:ilvl="0" w:tplc="C3CCE422">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9802,51 +9148,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4044396E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4988C54"/>
     <w:lvl w:ilvl="0" w:tplc="C78A85BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9915,78 +9261,78 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52CA544A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AED6D67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="references"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61984878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C912726A"/>
     <w:lvl w:ilvl="0" w:tplc="38D49E24">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10035,51 +9381,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67086733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1AA58DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10121,51 +9467,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B0A3B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81B8EEB4"/>
     <w:lvl w:ilvl="0" w:tplc="DE86784C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10280,105 +9626,106 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A61786"/>
     <w:rsid w:val="00042D9A"/>
     <w:rsid w:val="00075B37"/>
     <w:rsid w:val="000B315F"/>
     <w:rsid w:val="000C71B5"/>
     <w:rsid w:val="001112E2"/>
     <w:rsid w:val="001669B2"/>
     <w:rsid w:val="00170652"/>
+    <w:rsid w:val="00176786"/>
     <w:rsid w:val="001877BD"/>
     <w:rsid w:val="0019407E"/>
     <w:rsid w:val="001A0EEF"/>
     <w:rsid w:val="001B756C"/>
     <w:rsid w:val="001F22C6"/>
     <w:rsid w:val="0020636F"/>
     <w:rsid w:val="0021492F"/>
     <w:rsid w:val="002179C6"/>
     <w:rsid w:val="002251B8"/>
     <w:rsid w:val="0024361F"/>
     <w:rsid w:val="00251487"/>
     <w:rsid w:val="002A05C1"/>
     <w:rsid w:val="002D524E"/>
     <w:rsid w:val="00324FFA"/>
     <w:rsid w:val="0034204A"/>
     <w:rsid w:val="003958A2"/>
     <w:rsid w:val="003C75FD"/>
     <w:rsid w:val="003E0311"/>
     <w:rsid w:val="003F4875"/>
     <w:rsid w:val="004272A0"/>
     <w:rsid w:val="00430FFE"/>
     <w:rsid w:val="0045428B"/>
     <w:rsid w:val="00457C7F"/>
     <w:rsid w:val="00496832"/>
+    <w:rsid w:val="004D3AA1"/>
     <w:rsid w:val="0051309E"/>
     <w:rsid w:val="00551A13"/>
     <w:rsid w:val="005640CC"/>
     <w:rsid w:val="005D0EE3"/>
     <w:rsid w:val="005E1920"/>
     <w:rsid w:val="005F5130"/>
     <w:rsid w:val="00660859"/>
     <w:rsid w:val="006749C3"/>
     <w:rsid w:val="006828A6"/>
     <w:rsid w:val="006B74A6"/>
     <w:rsid w:val="006C33D8"/>
     <w:rsid w:val="006D4F20"/>
     <w:rsid w:val="006E322E"/>
     <w:rsid w:val="006F1C8E"/>
     <w:rsid w:val="006F482D"/>
     <w:rsid w:val="00726C58"/>
     <w:rsid w:val="00731085"/>
     <w:rsid w:val="00734600"/>
     <w:rsid w:val="00734A18"/>
     <w:rsid w:val="0076318F"/>
     <w:rsid w:val="00790058"/>
     <w:rsid w:val="007B77A8"/>
     <w:rsid w:val="00810694"/>
     <w:rsid w:val="0082224E"/>
     <w:rsid w:val="00841006"/>
@@ -10426,212 +9773,443 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79C44A21"/>
+  <w15:docId w15:val="{03684BBE-1A68-477F-AC8A-3B123BC26765}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...140 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A61786"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -10642,65 +10220,58 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00A61786"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A61786"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00A61786"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
@@ -10877,605 +10448,54 @@
       </w:numPr>
       <w:spacing w:after="50" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList1-Accent5">
     <w:name w:val="Medium List 1 Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="65"/>
     <w:rsid w:val="009477CD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...548 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
@@ -11518,58 +10538,58 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB33B7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="006F482D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Diyala_Governorate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hassan.hadi@Uodiyala.edu.iq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hassan.hadi@Uodiyala.edu.iq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Diyala_Governorate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadscij.uodiyala.edu.iq/index.php/Home/index" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto4.wdp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -11830,85 +10850,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84EC04AE-2315-4E7A-9FBC-30A9FDEB5829}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A475224F-FA65-452A-A176-34FA0CA367B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>12225</Words>
-  <Characters>69689</Characters>
+  <Words>12228</Words>
+  <Characters>69704</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>580</Lines>
   <Paragraphs>163</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SACC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>81751</CharactersWithSpaces>
+  <CharactersWithSpaces>81769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>comp lab</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>